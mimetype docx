--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -149,51 +149,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Archéologue, chargé d’opération et de recherche à l’</w:t>
+        <w:t xml:space="preserve">Archéologue, ingénieur chargé de recherche à l’</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, direction interrrégionale Centre-Île de France, centre archéologique de Tours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Membre permanent de l'</w:t>
@@ -2126,797 +2126,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levet (Cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentation d’une méthode d’enregistrement du mobilier céramique en contexte funéraire avec un SIG : l’exemple de l’ensemble 1 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">La céramique en contexte funéraire : approches multiples, Actes du congrès de la Sfécag, Autun 5-8 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule, pp.37-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937111v1</w:t>
+                <w:t xml:space="preserve">halshs-01684598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareuil-sur-Cher</w:t>
+                <w:t xml:space="preserve">Saint-Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, Féracf, pp.342, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Féracf, pp.305-306, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789677v1</w:t>
+                <w:t xml:space="preserve">hal-01789696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d’une méthode d’enregistrement du mobilier céramique en contexte funéraire avec un SIG : l’exemple de l’ensemble 1 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Cribellier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La céramique en contexte funéraire : approches multiples, Actes du congrès de la Sfécag, Autun 5-8 mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule, pp.37-44, 2016</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Féracf, pp.303-304, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01684598v1</w:t>
+                <w:t xml:space="preserve">hal-01789831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Patrice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Hervé</w:t>
+                <w:t xml:space="preserve">Esvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, Féracf, pp.305-306, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Fércaf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789696v1</w:t>
+                <w:t xml:space="preserve">hal-01790853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.303-304, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.289, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789831v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dubois</w:t>
+                <w:t xml:space="preserve">Saint-Germain-sur-Vienne (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Fércaf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.301-302, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790853v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosnes</w:t>
+                <w:t xml:space="preserve">Saint-Maur (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christèle Hervé</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.289, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, Féracf, pp.248, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790132v1</w:t>
+                <w:t xml:space="preserve">hal-01793164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Germain-sur-Vienne (Indre-et-Loire)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levet (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.301-302, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789835v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Maur (Indre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mareuil-sur-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Féracf, pp.248, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.342, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793164v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Florent-sur-Cher (Cher)</w:t>
               </w:r>
@@ -3603,51 +3603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, de la Protohistoire récente au début du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,199 +4587,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00955977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes diagnostiquées isolées : le cas de La Plaine de la Morandière 2 à Gièvres</w:t>
+                <w:t xml:space="preserve">L’artisanat local et la production d’objets manufacturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A. Augereau, H. Guy, A. Koehler. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Galinié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diagnostic des ensembles funéraires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.14-15, 2007, Cahiers de l’Inrap, 1</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, Lieux de vie, Temps de la ville, 40 ans d’archéologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Féracf, pp.343-345, 2007, Supplément à la Revue archéologqiue du Centre de la France, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789661v1</w:t>
+                <w:t xml:space="preserve">hal-01789666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat local et la production d’objets manufacturés</w:t>
+                <w:t xml:space="preserve">Les tombes diagnostiquées isolées : le cas de La Plaine de la Morandière 2 à Gièvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Henri Galinié. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Augereau, H. Guy, A. Koehler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, Lieux de vie, Temps de la ville, 40 ans d’archéologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, Féracf, pp.343-345, 2007, Supplément à la Revue archéologqiue du Centre de la France, 30</w:t>
+              <w:t xml:space="preserve">Le diagnostic des ensembles funéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-15, 2007, Cahiers de l’Inrap, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789666v1</w:t>
+                <w:t xml:space="preserve">hal-01789661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
@@ -5041,51 +5041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat gallo-romain à Tours (Indre-et-Loire) durant le Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal, Jean-Claude Goyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les artisans dans la ville antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière-Lyon 2, pp.173-180, 2002</w:t>
@@ -6998,51 +6998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 années d’archéologie préventive à Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7774,310 +7774,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouzy-sur-Cisse – Place de la Mairie. Opération préventive de diagnostic, 2018. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
+                <w:t xml:space="preserve">Romorantin-Lanthenay (Loir-et-Cher). 36, rue Joseph-Gaveau [notice archéologique], Archéologie médiévale [En ligne], 51 | 2021, mis en ligne le 20 mars 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.204-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536832v1</w:t>
+                <w:t xml:space="preserve">hal-03674019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Evena : évaluation archéologique d’une agglomération d’origine protohistorique » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
+                <w:t xml:space="preserve">Rouvres-les-Bois – Le Bourg. Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46941</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729420v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romorantin-Lanthenay (Loir-et-Cher). 36, rue Joseph-Gaveau [notice archéologique], Archéologie médiévale [En ligne], 51 | 2021, mis en ligne le 20 mars 2022</w:t>
+                <w:t xml:space="preserve">Chouzy-sur-Cisse – Place de la Mairie. Opération préventive de diagnostic, 2018. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/51257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03674019v1</w:t>
+                <w:t xml:space="preserve">hal-02536832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouvres-les-Bois – Le Bourg. Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
+                <w:t xml:space="preserve">« Evena : évaluation archéologique d’une agglomération d’origine protohistorique » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46726</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283652v1</w:t>
+                <w:t xml:space="preserve">hal-03729420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neung-sur-Beuvron – 5 rue du Onze-Novembre » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
               </w:r>
@@ -8480,164 +8480,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignières - Prieuré Saint-Blaise. Évaluation archéologique, 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 19 janvier 2015]</w:t>
+                <w:t xml:space="preserve">Tours – Cathédrale Saint-Gatien, caveau de Monseigneur Moutel. 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 09 mars 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015, http://journals.openedition.org/adlfi/13915</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, https://journals.openedition.org/adlfi/14178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355450v1</w:t>
+                <w:t xml:space="preserve">hal-03281881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours – Cathédrale Saint-Gatien, caveau de Monseigneur Moutel. 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 09 mars 2015]</w:t>
+                <w:t xml:space="preserve">Lignières - Prieuré Saint-Blaise. Évaluation archéologique, 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 19 janvier 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015, https://journals.openedition.org/adlfi/14178</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, http://journals.openedition.org/adlfi/13915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281881v1</w:t>
+                <w:t xml:space="preserve">hal-02355450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonny-sur-Loire – Grande Rue&amp;quot; [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 19 novembre 2014</w:t>
               </w:r>
@@ -12257,234 +12257,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire. Un bilan d’étape pour le haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e journées internationales de l’AFAM, L'habitat rural du haut Moyen Âge en France (Ve - XIe s.) : dynamiques du peuplement, formes, fonctions et statuts des établissements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier France</w:t>
+              <w:t xml:space="preserve">Enjeux de la fouille des grands ensembles sépulcraux, médiévaux, modernes et contemporains. 7e rencontre du Gaaf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256270v1</w:t>
+                <w:t xml:space="preserve">hal-01382814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire. Un bilan d’étape pour le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux de la fouille des grands ensembles sépulcraux, médiévaux, modernes et contemporains. 7e rencontre du Gaaf. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Caen, France. </w:t>
+              <w:t xml:space="preserve">36e journées internationales de l’AFAM, L'habitat rural du haut Moyen Âge en France (Ve - XIe s.) : dynamiques du peuplement, formes, fonctions et statuts des établissements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382814v1</w:t>
+                <w:t xml:space="preserve">halshs-01256270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie dans le village : des exemples récents du Val-de-Loire</w:t>
               </w:r>
@@ -14383,355 +14383,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evena, Esvres-sur-Indre (37), Projet collectif de recherche, Rapport d'activité 2016</w:t>
+                <w:t xml:space="preserve">Verdes, Loir-et-Cher, Chemin de Chartres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Chollet</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Umr 7324 Citeres-LAT; Inrap; SRA, DRAC Centre-Val de Loire. 2016, pp.188</w:t>
+                <w:t xml:space="preserve">Arquille Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; SRA Centre - Val de Loire. 2016, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396252v1</w:t>
+                <w:t xml:space="preserve">hal-05190315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouvres-les-Bois (Indre), Le Bourg</w:t>
+                <w:t xml:space="preserve">Evena, Esvres-sur-Indre (37), Projet collectif de recherche, Rapport d'activité 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Joly</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaffrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2016</w:t>
+              <w:t xml:space="preserve">Umr 7324 Citeres-LAT; Inrap; SRA, DRAC Centre-Val de Loire. 2016, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03283697v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verdes, Loir-et-Cher, Chemin de Chartres</w:t>
+                <w:t xml:space="preserve">Rouvres-les-Bois (Indre), Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arquille Jérôme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05190315v1</w:t>
+                <w:t xml:space="preserve">hal-03283697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
@@ -14769,51 +14769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14983,51 +14983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15088,51 +15088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15219,51 +15219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15429,51 +15429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre. 2011, pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15534,51 +15534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16973,51 +16973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3C4A0C6"/>
+    <w:nsid w:val="B3FD5861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17204,51 +17204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpchimier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6738-4263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?rubrique31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Toyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949449v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02489321" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/12298-Produit-9782911971051.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;bus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/97-artisanat-et-productions-artisanales-en-milieu-rural-dans-les-provinces-du-nord-ouest-de-lempire-romain-2907303333.html?search_query=polfer&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956381v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Litoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956378v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bonis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180909v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015531v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190315v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tricoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282668v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpchimier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6738-4263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?rubrique31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Toyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949449v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02489321" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/12298-Produit-9782911971051.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;bus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/97-artisanat-et-productions-artisanales-en-milieu-rural-dans-les-provinces-du-nord-ouest-de-lempire-romain-2907303333.html?search_query=polfer&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956381v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Litoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956378v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bonis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180909v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015531v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tricoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282668v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>