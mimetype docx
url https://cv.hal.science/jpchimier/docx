--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1149,548 +1149,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire (Indre-et-Loire). Un bilan d’étape pour le premier Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caveaux funéraires d’église : entre mémoire et oubli, présentation de cas en région Centre-Val de Loire (Tours, Blois, Épernon et Véretz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cherdo</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid A. Noterman; Mathilde Cervel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècle) : dynamiques du peuplement, formes, fonctions et statuts des établissements. Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er - 3 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.413-416, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9</w:t>
+              <w:t xml:space="preserve">Ritualiser, Gérer, Piller : Rencontre autour des réouvertures de tombes et de la manipulation des ossements. Actes de la 9e Rencontre du Gaaf à Poitiers, UFR SHA/CESCM (10-12 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises (APC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-276, 2020, Publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213354v1</w:t>
+                <w:t xml:space="preserve">hal-02796389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caveaux funéraires d’église : entre mémoire et oubli, présentation de cas en région Centre-Val de Loire (Tours, Blois, Épernon et Véretz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire (Indre-et-Loire). Un bilan d’étape pour le premier Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Aubourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josset</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Astrid A. Noterman; Mathilde Cervel. </w:t>
+                <w:t xml:space="preserve">Etienne Jaffrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritualiser, Gérer, Piller : Rencontre autour des réouvertures de tombes et de la manipulation des ossements. Actes de la 9e Rencontre du Gaaf à Poitiers, UFR SHA/CESCM (10-12 mai 2017)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-276, 2020, Publication du Gaaf</w:t>
+              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècle) : dynamiques du peuplement, formes, fonctions et statuts des établissements. Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er - 3 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.413-416, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796389v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caves domestiques du village d'Esvres-sur-Indre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première approche sur les sanctuaires laténiens et les pratiques cultuelles en territoire turon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marlet</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Simard</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Clément Alix; Lucie Gaugain; Alain Salamagne. </w:t>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.210-213, 2019, Perspectives historiques, 978-2-86906-714-1</w:t>
+              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-290, 2019, 978-2-9567407-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347975v1</w:t>
+                <w:t xml:space="preserve">hal-02161873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche sur les sanctuaires laténiens et les pratiques cultuelles en territoire turon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les caves domestiques du village d'Esvres-sur-Indre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+                <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
+                <w:t xml:space="preserve">Mélanie Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Alix; Lucie Gaugain; Alain Salamagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
+              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFEAF</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-290, 2019, 978-2-9567407-0-4</w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210-213, 2019, Perspectives historiques, 978-2-86906-714-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161873v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les ensembles funéraires villageois : retours d'expériences à partir de huit études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
@@ -1868,301 +1868,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chisseaux « Les Justices »</w:t>
+                <w:t xml:space="preserve">Loches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.265-266, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, pp.281-282, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792360v1</w:t>
+                <w:t xml:space="preserve">hal-01790212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civray-de-Touraine / Francueil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levet (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.267-268, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791113v1</w:t>
+                <w:t xml:space="preserve">hal-03937111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gièvres (Loir-et-Cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mareuil-sur-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Toyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.334-341, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.342, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789686v1</w:t>
+                <w:t xml:space="preserve">hal-01789677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d’une méthode d’enregistrement du mobilier céramique en contexte funéraire avec un SIG : l’exemple de l’ensemble 1 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2191,73 +2178,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique en contexte funéraire : approches multiples, Actes du congrès de la Sfécag, Autun 5-8 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule, pp.37-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01684598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2277,73 +2264,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, Féracf, pp.305-306, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Maure-de-Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2363,1360 +2350,1373 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, Féracf, pp.303-304, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, Fércaf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosnes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chisseaux « Les Justices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.289, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.265-266, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790132v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Germain-sur-Vienne (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Civray-de-Touraine / Francueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.301-302, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.267-268, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789835v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Maur (Indre)</w:t>
+                <w:t xml:space="preserve">Gièvres (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Robin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Toyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Féracf, pp.248, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.334-341, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793164v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levet (Cher)</w:t>
+                <w:t xml:space="preserve">Mosnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.289, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937111v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareuil-sur-Cher</w:t>
+                <w:t xml:space="preserve">Saint-Germain-sur-Vienne (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.342, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.301-302, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789677v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Florent-sur-Cher (Cher)</w:t>
+                <w:t xml:space="preserve">Saint-Maur (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Féracf, pp.123-124, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, Féracf, pp.248, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937352v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toubib or not toubib ? A propos des analyses organiques de quelques vases en contexte funéraire en Touraine et en Berry (Ier s. av. J.-C. – IVe s. ap. J.-C.)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Florent-sur-Cher (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Cribellier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès d'Autun (5-8 mai 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECAG, pp.315-328, 2016</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Féracf, pp.123-124, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773827v1</w:t>
+                <w:t xml:space="preserve">hal-03937352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panzoult</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toubib or not toubib ? A propos des analyses organiques de quelques vases en contexte funéraire en Touraine et en Berry (Ier s. av. J.-C. – IVe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jaeggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dodinet Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, Féracf, pp.297-300, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Actes du Congrès d'Autun (5-8 mai 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECAG, pp.315-328, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790124v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrandes-de-Touraine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panzoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.297-300, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790215v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benais</w:t>
+                <w:t xml:space="preserve">Ingrandes-de-Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791122v1</w:t>
+                <w:t xml:space="preserve">hal-01790215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loches</w:t>
+                <w:t xml:space="preserve">Benais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, pp.281-282, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790212v1</w:t>
+                <w:t xml:space="preserve">hal-01791122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat antique durant le Haut Empire (1er-3e s.)</w:t>
+                <w:t xml:space="preserve">Esvres-sur-Indre, de la Protohistoire récente au début du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas Archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 53, FERACF, http://a2t.univ-tours.fr/notice.php?id=93, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Atlas archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=65&amp;menu=Texte, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01212120v1</w:t>
+                <w:t xml:space="preserve">hal-01073001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sépultures et ensembles funéraires du second âge du Fer (475 à 25 av. notre ère)</w:t>
+                <w:t xml:space="preserve">L'artisanat antique durant le Haut Empire (1er-3e s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 53, FERACF, http://a2t.univ-tours.fr/notice.php?id=174, 2013, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Atlas Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, FERACF, http://a2t.univ-tours.fr/notice.php?id=93, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949400v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre, de la Protohistoire récente au début du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Sépultures et ensembles funéraires du second âge du Fer (475 à 25 av. notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=65&amp;menu=Texte, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 53, FERACF, http://a2t.univ-tours.fr/notice.php?id=174, 2013, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073001v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franges occidentales et secteurs spécifiques</w:t>
               </w:r>
@@ -3808,384 +3808,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture privilégiée de &amp;quot; Beaulieu &amp;quot; à Huismes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agglomérations antiques de la basse vallée de la Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thomas Boucher, Gabrielle Michaux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boucher; Gabrielle Michaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
+              <w:t xml:space="preserve">Les Gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecomusée du Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.22-26, 2012</w:t>
+              <w:t xml:space="preserve">, pp.28-35, 2012, 978-2-9518016-2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949443v1</w:t>
+                <w:t xml:space="preserve">halshs-00949449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du bois dans l'aménagement interne des sépultures de l'ensemble 2 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire), Ier s. av. J-C.-IIe s. apr. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'artisanat dans les agglomérations, de La Tène moyenne au Bas-Empire : inventaire et mise en perspective des données anciennes et récentes pour la Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Carré; Fabrice Henrion. </w:t>
+              <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bois dans l’architecture et l’aménagement de la tombe : quelles approches ?, Actes de la table ronde d’Auxerre, 15-17 octobre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFAM, pp.101-108, 2012, Mémoires de l'Association française d'archéologie mérovingienne, XXIII</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, volume 2. Actes de la table ronde d'Orléans, 18-19 novembre 2004, organisée dans le cadre du PCR Agglomérations secondaires antiques en région Centre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, Feracf, pp.85-100, 2012, Supplément à la Revue archélogique de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949502v1</w:t>
+                <w:t xml:space="preserve">halshs-00949354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat dans les agglomérations, de La Tène moyenne au Bas-Empire : inventaire et mise en perspective des données anciennes et récentes pour la Loire moyenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+                <w:t xml:space="preserve">La sépulture privilégiée de &amp;quot; Beaulieu &amp;quot; à Huismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christian Cribellier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boucher, Gabrielle Michaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, volume 2. Actes de la table ronde d'Orléans, 18-19 novembre 2004, organisée dans le cadre du PCR Agglomérations secondaires antiques en région Centre.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42, Feracf, pp.85-100, 2012, Supplément à la Revue archélogique de la France</w:t>
+              <w:t xml:space="preserve">Les gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecomusée du Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-26, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00949354v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations antiques de la basse vallée de la Vienne</w:t>
+                <w:t xml:space="preserve">L'utilisation du bois dans l'aménagement interne des sépultures de l'ensemble 2 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire), Ier s. av. J-C.-IIe s. apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Boucher; Gabrielle Michaux. </w:t>
+              <w:t xml:space="preserve">Florence Carré; Fabrice Henrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.28-35, 2012, 978-2-9518016-2-2</w:t>
+              <w:t xml:space="preserve">Le bois dans l’architecture et l’aménagement de la tombe : quelles approches ?, Actes de la table ronde d’Auxerre, 15-17 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAM, pp.101-108, 2012, Mémoires de l'Association française d'archéologie mérovingienne, XXIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949449v2</w:t>
+                <w:t xml:space="preserve">halshs-00949502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures et ensembles funéraires du second âge du Fer en Île-de France et en région Centre</w:t>
               </w:r>
@@ -4587,376 +4587,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00955977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat local et la production d’objets manufacturés</w:t>
+                <w:t xml:space="preserve">Les tombes diagnostiquées isolées : le cas de La Plaine de la Morandière 2 à Gièvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Henri Galinié. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Augereau, H. Guy, A. Koehler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, Lieux de vie, Temps de la ville, 40 ans d’archéologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, Féracf, pp.343-345, 2007, Supplément à la Revue archéologqiue du Centre de la France, 30</w:t>
+              <w:t xml:space="preserve">Le diagnostic des ensembles funéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-15, 2007, Cahiers de l’Inrap, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789666v1</w:t>
+                <w:t xml:space="preserve">hal-01789661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes diagnostiquées isolées : le cas de La Plaine de la Morandière 2 à Gièvres</w:t>
+                <w:t xml:space="preserve">L’artisanat local et la production d’objets manufacturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A. Augereau, H. Guy, A. Koehler. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Galinié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diagnostic des ensembles funéraires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.14-15, 2007, Cahiers de l’Inrap, 1</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, Lieux de vie, Temps de la ville, 40 ans d’archéologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Féracf, pp.343-345, 2007, Supplément à la Revue archéologqiue du Centre de la France, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789661v1</w:t>
+                <w:t xml:space="preserve">hal-01789666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
+              <w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789654v1</w:t>
+                <w:t xml:space="preserve">hal-01789650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t>
+              <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789650v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions artisanales de Tours-Caeasarodunum au sein des réseaux économiques de la cité des Turons durant le Haut-Empire</w:t>
               </w:r>
@@ -5041,51 +5041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat gallo-romain à Tours (Indre-et-Loire) durant le Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal, Jean-Claude Goyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les artisans dans la ville antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière-Lyon 2, pp.173-180, 2002</w:t>
@@ -5308,269 +5308,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le transfert du cimetière communal de Lys-Saint-Georges (Indre), témoin d’un mode de fonctionnement particulier des cimetières ruraux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Delémont</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+                <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05205523v1</w:t>
+                <w:t xml:space="preserve">halshs-05192917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert du cimetière communal de Lys-Saint-Georges (Indre), témoin d’un mode de fonctionnement particulier des cimetières ruraux contemporains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Papin</w:t>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05192917v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05205523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dé à jouer dodécaédrique en os découvert à Esvres (Indre-et-Loire)</w:t>
               </w:r>
@@ -5582,51 +5582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Silberstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jaeggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jaeggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6376,51 +6376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie dans le village. Quelques exemples récents d’opérations préventives en Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena. Présentation du programme de recherche archéologique sur le village d'Esvres et son territoire communal et premiers résultats (2011-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (2012), pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6694,204 +6694,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourges. Le logis porche de Lazenay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux sépultures à caractères atypiques du haut Moyen Âge sur le site des &amp;quot; Vignes de Saint-Blaise &amp;quot; à Truyes (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Litoux</w:t>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 166 (2), pp.151-154</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (2007), pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110723v1</w:t>
+                <w:t xml:space="preserve">halshs-00956272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux sépultures à caractères atypiques du haut Moyen Âge sur le site des &amp;quot; Vignes de Saint-Blaise &amp;quot; à Truyes (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bourges. Le logis porche de Lazenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+                <w:t xml:space="preserve">Emmanuel Litoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (2007), pp.99-108</w:t>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 166 (2), pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956272v1</w:t>
+                <w:t xml:space="preserve">hal-01110723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t>
               </w:r>
@@ -6916,51 +6916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6998,51 +6998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 années d’archéologie préventive à Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11, pp.19-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7774,522 +7774,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romorantin-Lanthenay (Loir-et-Cher). 36, rue Joseph-Gaveau [notice archéologique], Archéologie médiévale [En ligne], 51 | 2021, mis en ligne le 20 mars 2022</w:t>
+                <w:t xml:space="preserve">Luçay-le-Mâle – Place de Verdun Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674019v1</w:t>
+                <w:t xml:space="preserve">hal-03289918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouvres-les-Bois – Le Bourg. Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viévy-le-Rayé – Le Parlement. Prospection thématique, 2018 [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46726</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/51397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283652v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouzy-sur-Cisse – Place de la Mairie. Opération préventive de diagnostic, 2018. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/51257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Evena : évaluation archéologique d’une agglomération d’origine protohistorique » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neung-sur-Beuvron – 5 rue du Onze-Novembre » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
+                <w:t xml:space="preserve">Romorantin-Lanthenay (Loir-et-Cher). 36, rue Joseph-Gaveau [notice archéologique], Archéologie médiévale [En ligne], 51 | 2021, mis en ligne le 20 mars 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.204-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729256v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luçay-le-Mâle – Place de Verdun Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
+                <w:t xml:space="preserve">Rouvres-les-Bois – Le Bourg. Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46701</w:t>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289918v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viévy-le-Rayé – Le Parlement. Prospection thématique, 2018 [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neung-sur-Beuvron – 5 rue du Onze-Novembre » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/47302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Godignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03282723v1</w:t>
+                <w:t xml:space="preserve">hal-03729256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cœur de Ville de Buzançais (Indre) [Chronique de site]</w:t>
               </w:r>
@@ -8480,164 +8480,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours – Cathédrale Saint-Gatien, caveau de Monseigneur Moutel. 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 09 mars 2015]</w:t>
+                <w:t xml:space="preserve">Lignières - Prieuré Saint-Blaise. Évaluation archéologique, 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 19 janvier 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015, https://journals.openedition.org/adlfi/14178</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, http://journals.openedition.org/adlfi/13915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281881v1</w:t>
+                <w:t xml:space="preserve">hal-02355450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignières - Prieuré Saint-Blaise. Évaluation archéologique, 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 19 janvier 2015]</w:t>
+                <w:t xml:space="preserve">Tours – Cathédrale Saint-Gatien, caveau de Monseigneur Moutel. 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 09 mars 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015, http://journals.openedition.org/adlfi/13915</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, https://journals.openedition.org/adlfi/14178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355450v1</w:t>
+                <w:t xml:space="preserve">hal-03281881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonny-sur-Loire – Grande Rue&amp;quot; [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 19 novembre 2014</w:t>
               </w:r>
@@ -8905,51 +8905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, aux origines d’Esvres-sur-Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 28 rue des Bordes » à Bonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Djemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9411,424 +9411,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges enfouis du sacré : pratiques d’inhumation et de dépôt d’objets dans les traditions chrétiennes, juives et musulmanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 4. Production et analyse d’images en anthropologie et archéologie funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fait religieux à l’épreuve de l’archéologie. Religions, Cultures, Identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l'Homme; Inrap, Nov 2025, Paris, France. https://www.mnhn.fr/system/files/2025-11/livret-colloque-fait-religieux-a-l-epreuve%20de-l-archeologie_0.pdf</w:t>
+              <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390552v1</w:t>
+                <w:t xml:space="preserve">hal-05027305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 4. Production et analyse d’images en anthropologie et archéologie funéraire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes d’information géographique en anthropologie et en archéologie funéraire. Retour sur les séminaires-ateliers des « Rendez-vous autour de l’archéomatique » (2022–2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Oudry</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les SIG en archéologie, du terrain à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHiS; DRAC Hauts-de-France, Service régional de l'Archéologie, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027305v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d’information géographique en anthropologie et en archéologie funéraire. Retour sur les séminaires-ateliers des « Rendez-vous autour de l’archéomatique » (2022–2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Oudry</w:t>
+                <w:t xml:space="preserve">Vestiges enfouis du sacré : pratiques d’inhumation et de dépôt d’objets dans les traditions chrétiennes, juives et musulmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les SIG en archéologie, du terrain à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRHiS; DRAC Hauts-de-France, Service régional de l'Archéologie, Sep 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Le fait religieux à l’épreuve de l’archéologie. Religions, Cultures, Identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Homme; Inrap, Nov 2025, Paris, France. https://www.mnhn.fr/system/files/2025-11/livret-colloque-fait-religieux-a-l-epreuve%20de-l-archeologie_0.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290028v1</w:t>
+                <w:t xml:space="preserve">hal-05390552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 3. Les statistiques en anthropologie et archéologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9864,575 +9864,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sources d'archives pour documenter les cimetières modernes en archéologie préventive ? Retour d'expérience en région Centre-Val-de-Loire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+                <w:t xml:space="preserve">La sépulture médiévale du passage du Marché à Buzançais (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rérolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sources documentaires pour l’archéologie du cimetière d’Ancien Régime (autour du XVIIIe siècle), Table-ronde du Projet collectif de recherche CimMoNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PCR Cimetières Modernes du Nord Est de la France (CimMoNE); UMR 7324 Citeres-LAT, Nov 2023, Tours, MSH Val de Loire, France. https://cimmone-2023.sciencesconf.org/data/p./CimMoNE_2023.pdf</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de la région Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Centre - Val de Loire, service régional de l'Archéologie, Apr 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297070v1</w:t>
+                <w:t xml:space="preserve">hal-04071892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture médiévale du passage du Marché à Buzançais (Indre)</w:t>
+                <w:t xml:space="preserve">Conditions de mise en œuvre de la tomodensitométrie pour l’étude d’un couteau médiéval découvert en contexte préventif (diagnostic « Cœur de Ville » à Buzançais, Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rérolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de la région Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Centre - Val de Loire, service régional de l'Archéologie, Apr 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORPUS, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071892v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 2. Les SGBD anthropologiques en archéologie : quel(s) modèle(s) et quelle granularité pour quels usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de mise en œuvre de la tomodensitométrie pour l’étude d’un couteau médiéval découvert en contexte préventif (diagnostic « Cœur de Ville » à Buzançais, Indre)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+                <w:t xml:space="preserve">Quelles sources d'archives pour documenter les cimetières modernes en archéologie préventive ? Retour d'expérience en région Centre-Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORPUS, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Les sources documentaires pour l’archéologie du cimetière d’Ancien Régime (autour du XVIIIe siècle), Table-ronde du Projet collectif de recherche CimMoNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PCR Cimetières Modernes du Nord Est de la France (CimMoNE); UMR 7324 Citeres-LAT, Nov 2023, Tours, MSH Val de Loire, France. https://cimmone-2023.sciencesconf.org/data/p./CimMoNE_2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036092v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 1. Enregistrement et analyse spatiale en anthropologie et archéologie funéraire : du territoire à l’os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10595,90 +10595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions documentaires et archivistiques sur les données d’opération archéologique et leur exploitation à l’échelle des territoires. Structuration des données numériques à l’Inrap, en région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gidelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Masquilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10949,64 +10949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Evena : Évaluer le village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11120,247 +11120,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du sol sur le territoire communal d’Esvres-sur-Indre : méthode d’évaluation et premier bilan des dynamiques territoriales de La Tène finale à la fin de l’Antiquité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GIS experience at the scale of the grave: the excavation of group 1 at the Haute Cour necropolis of Esvres (France, Indre et loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256302v1</w:t>
+                <w:t xml:space="preserve">hal-05219362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS experience at the scale of the grave: the excavation of group 1 at the Haute Cour necropolis of Esvres (France, Indre et loire)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’occupation du sol sur le territoire communal d’Esvres-sur-Indre : méthode d’évaluation et premier bilan des dynamiques territoriales de La Tène finale à la fin de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219362v1</w:t>
+                <w:t xml:space="preserve">halshs-01256302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre des données issues de l’archéologie préventive au sein du projet de recherche Evena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : L’archéologie préventive post-Grand-Travaux. Traiter des grandes surfaces fractionnées et discontinues : de l’instruction des dossiers d’aménagement aux modèles spatiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11385,51 +11385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures et ensembles funéraires du Second Âge du fer en Île de France et en Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11819,51 +11819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12030,90 +12030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvertures, réouvertures et fermetures de caveaux funéraires d’églises. Entre mémoire et oubli, présentation de cas en région Centre-Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontre du Gaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12151,90 +12151,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caves du village d’Esvres-sur-Indre. Première approche archéologique et architecturale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves &amp; Celliers au Moyen Âge et à l’Époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tours, France. , Caves et celliers : dans l'Europe médiévale et moderne / [actes du Colloque "Caves et celliers du Moyen Age à l’époque moderne", 4-6 octobre 2017, Tours] / sous la driection de Clément Alix, Lucie Gaugain et Alain Salamagne, Presses universitaires François-Rabelais de Tours, 2019</w:t>
@@ -12289,77 +12289,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la fouille des grands ensembles sépulcraux, médiévaux, modernes et contemporains. 7e rencontre du Gaaf. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. </w:t>
@@ -12401,51 +12401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire. Un bilan d’étape pour le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e journées internationales de l’AFAM, L'habitat rural du haut Moyen Âge en France (Ve - XIe s.) : dynamiques du peuplement, formes, fonctions et statuts des établissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12470,77 +12470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie dans le village : des exemples récents du Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12591,51 +12591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with preventive archeological data : the efficient case of Evena project research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Computer Applications and Quantitative Methods in Archaeology “KEEP THE REVOLUTION GOING” Conference (CAA 2015 SIENA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Siena, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13032,255 +13032,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190131v1</w:t>
+                <w:t xml:space="preserve">hal-05190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
+                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190163v1</w:t>
+                <w:t xml:space="preserve">hal-05190131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Benoît-du-Sault (Indre). Aménagement du centre ancien, phase 1</w:t>
               </w:r>
@@ -13305,64 +13305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13519,51 +13519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lureuil (Indre), carrière de Fontmaure. Les Bois de Fontmaure tranche 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,51 +13633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lureuil (Indre). Les Bois de Fontmaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13702,271 +13702,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romorantin-Lanthenay. 36, rue Joseph Gaveau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Schemmama</w:t>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2020</w:t>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589027v1</w:t>
+                <w:t xml:space="preserve">hal-04094105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romorantin-Lanthenay. 36, rue Joseph Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Valérie Schemmama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094105v1</w:t>
+                <w:t xml:space="preserve">hal-03589027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buzançais &amp;quot;Coeur-de-ville&amp;quot; : Centre-Val de Loire, Indre</w:t>
               </w:r>
@@ -14087,64 +14087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique du &amp;quot;Parlement&amp;quot; : Viévy-le-Rayé, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14179,51 +14179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valloire-sur-Cisse (Loir-et-Cher), Place de la Mairie, Chouzy-sur-Cisse : Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14383,437 +14383,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verdes, Loir-et-Cher, Chemin de Chartres</w:t>
+                <w:t xml:space="preserve">Evena, Esvres-sur-Indre (37), Projet collectif de recherche, Rapport d'activité 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arquille Jérôme</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap; SRA Centre - Val de Loire. 2016, pp.68</w:t>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaffrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Umr 7324 Citeres-LAT; Inrap; SRA, DRAC Centre-Val de Loire. 2016, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190315v1</w:t>
+                <w:t xml:space="preserve">hal-04396252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evena, Esvres-sur-Indre (37), Projet collectif de recherche, Rapport d'activité 2016</w:t>
+                <w:t xml:space="preserve">Rouvres-les-Bois (Indre), Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Chollet</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04396252v1</w:t>
+                <w:t xml:space="preserve">hal-03283697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouvres-les-Bois (Indre), Le Bourg</w:t>
+                <w:t xml:space="preserve">Verdes, Loir-et-Cher, Chemin de Chartres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2016</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arquille Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; SRA Centre - Val de Loire. 2016, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03283697v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14878,51 +14878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14983,51 +14983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15088,51 +15088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15219,51 +15219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15429,51 +15429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre. 2011, pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15521,64 +15521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15652,51 +15652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16217,51 +16217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16273,237 +16273,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours (37) - Le lycée Descartes (37 261 064 AH), rapport de fouilles archéologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2002, Vol. 1 (texte et photos) : 204 p. / 26 photos ; Vol. 2 (figures et inventaires) : 94 p. / 70 fig</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Neury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256005v1</w:t>
+                <w:t xml:space="preserve">hal-05205713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tours (37) - Le lycée Descartes (37 261 064 AH), rapport de fouilles archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2002, Vol. 1 (texte et photos) : 204 p. / 26 photos ; Vol. 2 (figures et inventaires) : 94 p. / 70 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05205713v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours (Indre-et-Loire), Cathédrale Saint-Gatien, chapelle des archevêques</w:t>
               </w:r>
@@ -16690,51 +16690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pavillon d'entrée du Château de Lazenay à Bourges (18) : rapport d'étude de bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16973,51 +16973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3FD5861"/>
+    <w:nsid w:val="FE8DBB86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17204,51 +17204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpchimier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6738-4263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?rubrique31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Toyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949449v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02489321" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/12298-Produit-9782911971051.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;bus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/97-artisanat-et-productions-artisanales-en-milieu-rural-dans-les-provinces-du-nord-ouest-de-lempire-romain-2907303333.html?search_query=polfer&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956381v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Litoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956378v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bonis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180909v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015531v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tricoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282668v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpchimier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6738-4263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?rubrique31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791113v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Toyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949449v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02489321" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/12298-Produit-9782911971051.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;bus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/97-artisanat-et-productions-artisanales-en-milieu-rural-dans-les-provinces-du-nord-ouest-de-lempire-romain-2907303333.html?search_query=polfer&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956381v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Litoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956378v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bonis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180909v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015531v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190315v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tricoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282668v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>