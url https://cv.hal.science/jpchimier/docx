--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1149,548 +1149,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caveaux funéraires d’église : entre mémoire et oubli, présentation de cas en région Centre-Val de Loire (Tours, Blois, Épernon et Véretz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire (Indre-et-Loire). Un bilan d’étape pour le premier Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Aubourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josset</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Astrid A. Noterman; Mathilde Cervel. </w:t>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaffrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritualiser, Gérer, Piller : Rencontre autour des réouvertures de tombes et de la manipulation des ossements. Actes de la 9e Rencontre du Gaaf à Poitiers, UFR SHA/CESCM (10-12 mai 2017)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-276, 2020, Publication du Gaaf</w:t>
+              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècle) : dynamiques du peuplement, formes, fonctions et statuts des établissements. Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er - 3 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.413-416, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796389v1</w:t>
+                <w:t xml:space="preserve">hal-03213354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire (Indre-et-Loire). Un bilan d’étape pour le premier Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caveaux funéraires d’église : entre mémoire et oubli, présentation de cas en région Centre-Val de Loire (Tours, Blois, Épernon et Véretz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Jaffrot</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid A. Noterman; Mathilde Cervel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècle) : dynamiques du peuplement, formes, fonctions et statuts des établissements. Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er - 3 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.413-416, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9</w:t>
+              <w:t xml:space="preserve">Ritualiser, Gérer, Piller : Rencontre autour des réouvertures de tombes et de la manipulation des ossements. Actes de la 9e Rencontre du Gaaf à Poitiers, UFR SHA/CESCM (10-12 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises (APC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-276, 2020, Publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213354v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche sur les sanctuaires laténiens et les pratiques cultuelles en territoire turon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les caves domestiques du village d'Esvres-sur-Indre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Troubady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
+                <w:t xml:space="preserve">Mélanie Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Alix; Lucie Gaugain; Alain Salamagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-290, 2019, 978-2-9567407-0-4</w:t>
+              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210-213, 2019, Perspectives historiques, 978-2-86906-714-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161873v2</w:t>
+                <w:t xml:space="preserve">hal-02347975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caves domestiques du village d'Esvres-sur-Indre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première approche sur les sanctuaires laténiens et les pratiques cultuelles en territoire turon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marlet</w:t>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Simard</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Clément Alix; Lucie Gaugain; Alain Salamagne. </w:t>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.210-213, 2019, Perspectives historiques, 978-2-86906-714-1</w:t>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-290, 2019, 978-2-9567407-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347975v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les ensembles funéraires villageois : retours d'expériences à partir de huit études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
@@ -1868,1855 +1868,1855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loches</w:t>
+                <w:t xml:space="preserve">Chisseaux « Les Justices »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, pp.281-282, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.265-266, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790212v1</w:t>
+                <w:t xml:space="preserve">hal-01792360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levet (Cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Civray-de-Touraine / Francueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.267-268, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937111v1</w:t>
+                <w:t xml:space="preserve">hal-01791113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareuil-sur-Cher</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gièvres (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Toyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.342, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.334-341, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789677v1</w:t>
+                <w:t xml:space="preserve">hal-01789686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d’une méthode d’enregistrement du mobilier céramique en contexte funéraire avec un SIG : l’exemple de l’ensemble 1 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levet (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Cribellier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La céramique en contexte funéraire : approches multiples, Actes du congrès de la Sfécag, Autun 5-8 mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule, pp.37-44, 2016</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01684598v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Patrice</w:t>
+                <w:t xml:space="preserve">Mareuil-sur-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, Féracf, pp.305-306, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Féracf, pp.342, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789696v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.303-304, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.289, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789831v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dubois</w:t>
+                <w:t xml:space="preserve">Saint-Germain-sur-Vienne (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Fércaf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.301-302, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790853v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chisseaux « Les Justices »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Maur (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.265-266, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, Féracf, pp.248, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792360v1</w:t>
+                <w:t xml:space="preserve">hal-01793164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civray-de-Touraine / Francueil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Hervé</w:t>
+                <w:t xml:space="preserve">Expérimentation d’une méthode d’enregistrement du mobilier céramique en contexte funéraire avec un SIG : l’exemple de l’ensemble 1 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, Féracf, pp.267-268, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">La céramique en contexte funéraire : approches multiples, Actes du congrès de la Sfécag, Autun 5-8 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule, pp.37-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791113v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gièvres (Loir-et-Cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Toyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, Féracf, pp.334-341, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Féracf, pp.305-306, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789686v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosnes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.289, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.303-304, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790132v1</w:t>
+                <w:t xml:space="preserve">hal-01789831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Germain-sur-Vienne (Indre-et-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Hervé</w:t>
+                <w:t xml:space="preserve">Esvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.301-302, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Fércaf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789835v1</w:t>
+                <w:t xml:space="preserve">hal-01790853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Maur (Indre)</w:t>
+                <w:t xml:space="preserve">Saint-Florent-sur-Cher (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Féracf, pp.248, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, Féracf, pp.123-124, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793164v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Florent-sur-Cher (Cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toubib or not toubib ? A propos des analyses organiques de quelques vases en contexte funéraire en Touraine et en Berry (Ier s. av. J.-C. – IVe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jaeggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dodinet Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Féracf, pp.123-124, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Actes du Congrès d'Autun (5-8 mai 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECAG, pp.315-328, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937352v1</w:t>
+                <w:t xml:space="preserve">hal-01773827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toubib or not toubib ? A propos des analyses organiques de quelques vases en contexte funéraire en Touraine et en Berry (Ier s. av. J.-C. – IVe s. ap. J.-C.)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panzoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Cribellier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès d'Autun (5-8 mai 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECAG, pp.315-328, 2016</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Féracf, pp.297-300, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773827v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panzoult</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingrandes-de-Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.297-300, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790124v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrandes-de-Touraine</w:t>
+                <w:t xml:space="preserve">Benais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, pp.274-276, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790215v1</w:t>
+                <w:t xml:space="preserve">hal-01791122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benais</w:t>
+                <w:t xml:space="preserve">Loches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre-Val de Loire, vol. 3. 106 notices archéologiques et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Féracf, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 63, pp.281-282, 2016, 63e supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791122v1</w:t>
+                <w:t xml:space="preserve">hal-01790212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre, de la Protohistoire récente au début du Moyen Âge</w:t>
+                <w:t xml:space="preserve">L'artisanat antique durant le Haut Empire (1er-3e s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 53, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=65&amp;menu=Texte, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Atlas Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, FERACF, http://a2t.univ-tours.fr/notice.php?id=93, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073001v1</w:t>
+                <w:t xml:space="preserve">halshs-01212120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat antique durant le Haut Empire (1er-3e s.)</w:t>
+                <w:t xml:space="preserve">Sépultures et ensembles funéraires du second âge du Fer (475 à 25 av. notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas Archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 53, FERACF, http://a2t.univ-tours.fr/notice.php?id=93, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Atlas archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, FERACF, http://a2t.univ-tours.fr/notice.php?id=174, 2013, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01212120v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sépultures et ensembles funéraires du second âge du Fer (475 à 25 av. notre ère)</w:t>
+                <w:t xml:space="preserve">Esvres-sur-Indre, de la Protohistoire récente au début du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, FERACF, http://a2t.univ-tours.fr/notice.php?id=174, 2013, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">, 53, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=65&amp;menu=Texte, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949400v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franges occidentales et secteurs spécifiques</w:t>
               </w:r>
@@ -3808,384 +3808,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations antiques de la basse vallée de la Vienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sépulture privilégiée de &amp;quot; Beaulieu &amp;quot; à Huismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thomas Boucher; Gabrielle Michaux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boucher, Gabrielle Michaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
+              <w:t xml:space="preserve">Les gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecomusée du Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.28-35, 2012, 978-2-9518016-2-2</w:t>
+              <w:t xml:space="preserve">, pp.22-26, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949449v2</w:t>
+                <w:t xml:space="preserve">halshs-00949443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat dans les agglomérations, de La Tène moyenne au Bas-Empire : inventaire et mise en perspective des données anciennes et récentes pour la Loire moyenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'utilisation du bois dans l'aménagement interne des sépultures de l'ensemble 2 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire), Ier s. av. J-C.-IIe s. apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Cribellier. </w:t>
+              <w:t xml:space="preserve">Florence Carré; Fabrice Henrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, volume 2. Actes de la table ronde d'Orléans, 18-19 novembre 2004, organisée dans le cadre du PCR Agglomérations secondaires antiques en région Centre.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42, Feracf, pp.85-100, 2012, Supplément à la Revue archélogique de la France</w:t>
+              <w:t xml:space="preserve">Le bois dans l’architecture et l’aménagement de la tombe : quelles approches ?, Actes de la table ronde d’Auxerre, 15-17 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAM, pp.101-108, 2012, Mémoires de l'Association française d'archéologie mérovingienne, XXIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949354v1</w:t>
+                <w:t xml:space="preserve">halshs-00949502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture privilégiée de &amp;quot; Beaulieu &amp;quot; à Huismes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agglomérations antiques de la basse vallée de la Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thomas Boucher, Gabrielle Michaux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boucher; Gabrielle Michaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
+              <w:t xml:space="preserve">Les Gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecomusée du Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.22-26, 2012</w:t>
+              <w:t xml:space="preserve">, pp.28-35, 2012, 978-2-9518016-2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00949443v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du bois dans l'aménagement interne des sépultures de l'ensemble 2 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire), Ier s. av. J-C.-IIe s. apr. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'artisanat dans les agglomérations, de La Tène moyenne au Bas-Empire : inventaire et mise en perspective des données anciennes et récentes pour la Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Carré; Fabrice Henrion. </w:t>
+              <w:t xml:space="preserve">Christian Cribellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bois dans l’architecture et l’aménagement de la tombe : quelles approches ?, Actes de la table ronde d’Auxerre, 15-17 octobre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFAM, pp.101-108, 2012, Mémoires de l'Association française d'archéologie mérovingienne, XXIII</w:t>
+              <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, volume 2. Actes de la table ronde d'Orléans, 18-19 novembre 2004, organisée dans le cadre du PCR Agglomérations secondaires antiques en région Centre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, Feracf, pp.85-100, 2012, Supplément à la Revue archélogique de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00949502v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures et ensembles funéraires du second âge du Fer en Île-de France et en région Centre</w:t>
               </w:r>
@@ -4759,204 +4759,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t>
+              <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789650v1</w:t>
+                <w:t xml:space="preserve">hal-01789654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nécropole du « Chemin du Plessis » : une nouvelle découverte sur l’agglomération antique de Neung-sur-Beuvron (Loir-et-cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
+              <w:t xml:space="preserve">, 29, Féracf, pp.149-156, 2006, 29e supplément à la RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789654v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions artisanales de Tours-Caeasarodunum au sein des réseaux économiques de la cité des Turons durant le Haut-Empire</w:t>
               </w:r>
@@ -5582,51 +5582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Silberstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jaeggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jaeggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6376,51 +6376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie dans le village. Quelques exemples récents d’opérations préventives en Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena. Présentation du programme de recherche archéologique sur le village d'Esvres et son territoire communal et premiers résultats (2011-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (2012), pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6694,204 +6694,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux sépultures à caractères atypiques du haut Moyen Âge sur le site des &amp;quot; Vignes de Saint-Blaise &amp;quot; à Truyes (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bourges. Le logis porche de Lazenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+                <w:t xml:space="preserve">Emmanuel Litoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (2007), pp.99-108</w:t>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 166 (2), pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956272v1</w:t>
+                <w:t xml:space="preserve">hal-01110723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourges. Le logis porche de Lazenay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux sépultures à caractères atypiques du haut Moyen Âge sur le site des &amp;quot; Vignes de Saint-Blaise &amp;quot; à Truyes (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Litoux</w:t>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 166 (2), pp.151-154</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (2007), pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110723v1</w:t>
+                <w:t xml:space="preserve">halshs-00956272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t>
               </w:r>
@@ -6916,51 +6916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6998,51 +6998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 années d’archéologie préventive à Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11, pp.19-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7774,522 +7774,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luçay-le-Mâle – Place de Verdun Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
+                <w:t xml:space="preserve">Chouzy-sur-Cisse – Place de la Mairie. Opération préventive de diagnostic, 2018. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46701</w:t>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/51257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289918v1</w:t>
+                <w:t xml:space="preserve">hal-02536832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viévy-le-Rayé – Le Parlement. Prospection thématique, 2018 [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Evena : évaluation archéologique d’une agglomération d’origine protohistorique » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/51397</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282723v1</w:t>
+                <w:t xml:space="preserve">hal-03729420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouzy-sur-Cisse – Place de la Mairie. Opération préventive de diagnostic, 2018. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
+                <w:t xml:space="preserve">Romorantin-Lanthenay (Loir-et-Cher). 36, rue Joseph-Gaveau [notice archéologique], Archéologie médiévale [En ligne], 51 | 2021, mis en ligne le 20 mars 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.204-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536832v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Evena : évaluation archéologique d’une agglomération d’origine protohistorique » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
+                <w:t xml:space="preserve">Rouvres-les-Bois – Le Bourg. Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46941</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729420v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romorantin-Lanthenay (Loir-et-Cher). 36, rue Joseph-Gaveau [notice archéologique], Archéologie médiévale [En ligne], 51 | 2021, mis en ligne le 20 mars 2022</w:t>
+                <w:t xml:space="preserve">Neung-sur-Beuvron – 5 rue du Onze-Novembre » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/47302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674019v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouvres-les-Bois – Le Bourg. Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viévy-le-Rayé – Le Parlement. Prospection thématique, 2018 [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46726</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/51397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283652v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neung-sur-Beuvron – 5 rue du Onze-Novembre » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021</w:t>
+                <w:t xml:space="preserve">Luçay-le-Mâle – Place de Verdun Opération préventive de diagnostic, 2016. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 01 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/47302</w:t>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/46701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729256v1</w:t>
+                <w:t xml:space="preserve">hal-03289918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cœur de Ville de Buzançais (Indre) [Chronique de site]</w:t>
               </w:r>
@@ -8499,51 +8499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignières - Prieuré Saint-Blaise. Évaluation archéologique, 1998. [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 19 janvier 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, http://journals.openedition.org/adlfi/13915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8905,51 +8905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, aux origines d’Esvres-sur-Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 28 rue des Bordes » à Bonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Djemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9411,424 +9411,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 4. Production et analyse d’images en anthropologie et archéologie funéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Oudry</w:t>
+                <w:t xml:space="preserve">Vestiges enfouis du sacré : pratiques d’inhumation et de dépôt d’objets dans les traditions chrétiennes, juives et musulmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Le fait religieux à l’épreuve de l’archéologie. Religions, Cultures, Identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Homme; Inrap, Nov 2025, Paris, France. https://www.mnhn.fr/system/files/2025-11/livret-colloque-fait-religieux-a-l-epreuve%20de-l-archeologie_0.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027305v1</w:t>
+                <w:t xml:space="preserve">hal-05390552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d’information géographique en anthropologie et en archéologie funéraire. Retour sur les séminaires-ateliers des « Rendez-vous autour de l’archéomatique » (2022–2025)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 4. Production et analyse d’images en anthropologie et archéologie funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les SIG en archéologie, du terrain à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRHiS; DRAC Hauts-de-France, Service régional de l'Archéologie, Sep 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290028v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges enfouis du sacré : pratiques d’inhumation et de dépôt d’objets dans les traditions chrétiennes, juives et musulmanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Les systèmes d’information géographique en anthropologie et en archéologie funéraire. Retour sur les séminaires-ateliers des « Rendez-vous autour de l’archéomatique » (2022–2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fait religieux à l’épreuve de l’archéologie. Religions, Cultures, Identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l'Homme; Inrap, Nov 2025, Paris, France. https://www.mnhn.fr/system/files/2025-11/livret-colloque-fait-religieux-a-l-epreuve%20de-l-archeologie_0.pdf</w:t>
+              <w:t xml:space="preserve">Les SIG en archéologie, du terrain à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHiS; DRAC Hauts-de-France, Service régional de l'Archéologie, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390552v1</w:t>
+                <w:t xml:space="preserve">hal-05290028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 3. Les statistiques en anthropologie et archéologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9864,575 +9864,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture médiévale du passage du Marché à Buzançais (Indre)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Quelles sources d'archives pour documenter les cimetières modernes en archéologie préventive ? Retour d'expérience en région Centre-Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de la région Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Centre - Val de Loire, service régional de l'Archéologie, Apr 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Les sources documentaires pour l’archéologie du cimetière d’Ancien Régime (autour du XVIIIe siècle), Table-ronde du Projet collectif de recherche CimMoNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PCR Cimetières Modernes du Nord Est de la France (CimMoNE); UMR 7324 Citeres-LAT, Nov 2023, Tours, MSH Val de Loire, France. https://cimmone-2023.sciencesconf.org/data/p./CimMoNE_2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071892v1</w:t>
+                <w:t xml:space="preserve">hal-04297070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de mise en œuvre de la tomodensitométrie pour l’étude d’un couteau médiéval découvert en contexte préventif (diagnostic « Cœur de Ville » à Buzançais, Indre)</w:t>
+                <w:t xml:space="preserve">La sépulture médiévale du passage du Marché à Buzançais (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rérolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORPUS, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de la région Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Centre - Val de Loire, service régional de l'Archéologie, Apr 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036092v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 2. Les SGBD anthropologiques en archéologie : quel(s) modèle(s) et quelle granularité pour quels usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sources d'archives pour documenter les cimetières modernes en archéologie préventive ? Retour d'expérience en région Centre-Val-de-Loire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+                <w:t xml:space="preserve">Conditions de mise en œuvre de la tomodensitométrie pour l’étude d’un couteau médiéval découvert en contexte préventif (diagnostic « Cœur de Ville » à Buzançais, Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rérolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sources documentaires pour l’archéologie du cimetière d’Ancien Régime (autour du XVIIIe siècle), Table-ronde du Projet collectif de recherche CimMoNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PCR Cimetières Modernes du Nord Est de la France (CimMoNE); UMR 7324 Citeres-LAT, Nov 2023, Tours, MSH Val de Loire, France. https://cimmone-2023.sciencesconf.org/data/p./CimMoNE_2023.pdf</w:t>
+              <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORPUS, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297070v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 1. Enregistrement et analyse spatiale en anthropologie et archéologie funéraire : du territoire à l’os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10595,90 +10595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions documentaires et archivistiques sur les données d’opération archéologique et leur exploitation à l’échelle des territoires. Structuration des données numériques à l’Inrap, en région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gidelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Masquilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10949,64 +10949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Evena : Évaluer le village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11120,247 +11120,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS experience at the scale of the grave: the excavation of group 1 at the Haute Cour necropolis of Esvres (France, Indre et loire)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’occupation du sol sur le territoire communal d’Esvres-sur-Indre : méthode d’évaluation et premier bilan des dynamiques territoriales de La Tène finale à la fin de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219362v1</w:t>
+                <w:t xml:space="preserve">halshs-01256302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du sol sur le territoire communal d’Esvres-sur-Indre : méthode d’évaluation et premier bilan des dynamiques territoriales de La Tène finale à la fin de l’Antiquité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GIS experience at the scale of the grave: the excavation of group 1 at the Haute Cour necropolis of Esvres (France, Indre et loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256302v1</w:t>
+                <w:t xml:space="preserve">hal-05219362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre des données issues de l’archéologie préventive au sein du projet de recherche Evena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : L’archéologie préventive post-Grand-Travaux. Traiter des grandes surfaces fractionnées et discontinues : de l’instruction des dossiers d’aménagement aux modèles spatiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11385,51 +11385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures et ensembles funéraires du Second Âge du fer en Île de France et en Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11819,51 +11819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12030,90 +12030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvertures, réouvertures et fermetures de caveaux funéraires d’églises. Entre mémoire et oubli, présentation de cas en région Centre-Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontre du Gaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12151,90 +12151,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caves du village d’Esvres-sur-Indre. Première approche archéologique et architecturale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves &amp; Celliers au Moyen Âge et à l’Époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tours, France. , Caves et celliers : dans l'Europe médiévale et moderne / [actes du Colloque "Caves et celliers du Moyen Age à l’époque moderne", 4-6 octobre 2017, Tours] / sous la driection de Clément Alix, Lucie Gaugain et Alain Salamagne, Presses universitaires François-Rabelais de Tours, 2019</w:t>
@@ -12289,77 +12289,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la fouille des grands ensembles sépulcraux, médiévaux, modernes et contemporains. 7e rencontre du Gaaf. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. </w:t>
@@ -12401,51 +12401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire. Un bilan d’étape pour le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e journées internationales de l’AFAM, L'habitat rural du haut Moyen Âge en France (Ve - XIe s.) : dynamiques du peuplement, formes, fonctions et statuts des établissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12470,51 +12470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie dans le village : des exemples récents du Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12591,51 +12591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with preventive archeological data : the efficient case of Evena project research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Computer Applications and Quantitative Methods in Archaeology “KEEP THE REVOLUTION GOING” Conference (CAA 2015 SIENA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Siena, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13032,255 +13032,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
+                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190163v1</w:t>
+                <w:t xml:space="preserve">hal-05190131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190131v1</w:t>
+                <w:t xml:space="preserve">hal-05190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Benoît-du-Sault (Indre). Aménagement du centre ancien, phase 1</w:t>
               </w:r>
@@ -13519,51 +13519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lureuil (Indre), carrière de Fontmaure. Les Bois de Fontmaure tranche 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,51 +13633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lureuil (Indre). Les Bois de Fontmaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13702,271 +13702,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romorantin-Lanthenay. 36, rue Joseph Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Valérie Schemmama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094105v1</w:t>
+                <w:t xml:space="preserve">hal-03589027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romorantin-Lanthenay. 36, rue Joseph Gaveau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Schemmama</w:t>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2020</w:t>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589027v1</w:t>
+                <w:t xml:space="preserve">hal-04094105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buzançais &amp;quot;Coeur-de-ville&amp;quot; : Centre-Val de Loire, Indre</w:t>
               </w:r>
@@ -14087,64 +14087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique du &amp;quot;Parlement&amp;quot; : Viévy-le-Rayé, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14179,51 +14179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valloire-sur-Cisse (Loir-et-Cher), Place de la Mairie, Chouzy-sur-Cisse : Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14402,77 +14402,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, Esvres-sur-Indre (37), Projet collectif de recherche, Rapport d'activité 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaffrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14533,77 +14533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14730,77 +14730,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14878,51 +14878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15069,250 +15069,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Pontlevoy, Loir-et-Cher, Rue Franche. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014, 1 vol. (55 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2014, 1 vol. (45 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209482v1</w:t>
+                <w:t xml:space="preserve">hal-05209618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontlevoy, Loir-et-Cher, Rue Franche. Rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014, 1 vol. (55 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05209618v1</w:t>
+                <w:t xml:space="preserve">hal-05209482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations antique et médiévale de l'ancien bourg de Saint-Victor. Rapport final de diagnostic archéologique</w:t>
               </w:r>
@@ -15489,267 +15489,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esvres-sur-Indre &amp;quot;Vallée de Beaulieu&amp;quot; Les jardins du Vallon 2 (Indre-et-Loire 37). Rapport de fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fiona Kildea</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Liard</w:t>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap, SRA Centre. 2009, pp.173</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (188 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829471v1</w:t>
+                <w:t xml:space="preserve">hal-05210691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre &amp;quot;Vallée de Beaulieu&amp;quot; Les jardins du Vallon 2 (Indre-et-Loire 37). Rapport de fouille.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Irribarria</w:t>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (188 p.)</w:t>
+              <w:t xml:space="preserve">Inrap, SRA Centre. 2009, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210691v1</w:t>
+                <w:t xml:space="preserve">hal-04829471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouâtre (Indre-et-Loire) &amp;quot;Le Cimetière, Le Moulin du Temple</w:t>
               </w:r>
@@ -16217,51 +16217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16273,237 +16273,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tours (37) - Le lycée Descartes (37 261 064 AH), rapport de fouilles archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2002, Vol. 1 (texte et photos) : 204 p. / 26 photos ; Vol. 2 (figures et inventaires) : 94 p. / 70 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205713v1</w:t>
+                <w:t xml:space="preserve">halshs-01256005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours (37) - Le lycée Descartes (37 261 064 AH), rapport de fouilles archéologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neung-sur-Beuvron (Loir-et-Cher), chemin rural du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Neury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; SRA Centre. 2002, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Champagne</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256005v1</w:t>
+                <w:t xml:space="preserve">hal-05205713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours (Indre-et-Loire), Cathédrale Saint-Gatien, chapelle des archevêques</w:t>
               </w:r>
@@ -16690,51 +16690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pavillon d'entrée du Château de Lazenay à Bourges (18) : rapport d'étude de bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16973,51 +16973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE8DBB86"/>
+    <w:nsid w:val="0950F70D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17204,51 +17204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpchimier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6738-4263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?rubrique31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791113v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Toyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949449v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02489321" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/12298-Produit-9782911971051.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;bus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/97-artisanat-et-productions-artisanales-en-milieu-rural-dans-les-provinces-du-nord-ouest-de-lempire-romain-2907303333.html?search_query=polfer&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956381v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Litoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956378v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bonis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180909v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015531v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190315v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tricoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282668v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpchimier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6738-4263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?rubrique31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Toyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Belvata Balasy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949449v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02489321" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/12298-Produit-9782911971051.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;bus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/97-artisanat-et-productions-artisanales-en-milieu-rural-dans-les-provinces-du-nord-ouest-de-lempire-romain-2907303333.html?search_query=polfer&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956381v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Litoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956378v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bonis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41680" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289918v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180909v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015531v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190188v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190315v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tricoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205713v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282668v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>