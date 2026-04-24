--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1252,204 +1252,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dealing with commodities in Navigocorpus. Offering tools and flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Marzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabricación heroica y construcción de la memoria histórica chilena (1844-1875)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrecia Enríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cid Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104, pp.47-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01172171v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01172169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El núcleo y el entorno: la Real Hacienda en el siglo XVIII</w:t>
               </w:r>
@@ -1517,51 +1517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage d'expérience. Navigocorpus. Un corpus de sources pour l'histoire de la navigation à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Marzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrecia Enríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1880,51 +1880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigocorpus: A Database for Shipping Information - A Methodological and Technical Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Marzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Pourchasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,174 +2427,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fidélité et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXXIV (2), pp.207 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.1335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la inquisición y su inserción social. Nuevas directrices en la historiografía inquisitorial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquios de Historia Canario Americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, XVI, pp.2116-2129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004676v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El pleito civil como fuente para la historia social</w:t>
               </w:r>
@@ -4294,186 +4294,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El aparato de gobierno de la Monarquía española en el siglo XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pérez Sarrión (Guillermo). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Más Estado y más mercado. Absolutismo y economía en la España del siglo XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silex, pp.53-73, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Venalidad en contexto. Venalidad y convenciones política en la España moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andoni Artola Renedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andújar Castillo (Francisco), Felices de la Fuente (María del mar). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El poder del dinero. Ventas de cargos y honores en el Antiguo Régimen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblioteca Nueva, pp.29-45, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652160v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00444583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acercarse a la 'venalidad</w:t>
               </w:r>
@@ -4754,182 +4754,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00444582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Espagne dans les circulations européennes au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaurepaire (Pierre Yves), Pourchasse (Pierrick). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les circulations internationales en Europe, années 1680-années 1780</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.481-486, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.104540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voci: Abilitazioni; Archivi (Spagna); Conversi (Spagna), Daimiel (morisci di); Flandre; Galizia; Inquisitori di distretto; Madrid; Murcia; Osma; Stranieri (Spagna); Toledo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prosperi (Adriano) (dir.), Lavenia (Vincenzo), Tedeschi (John). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario storio dell'Inquisizione - I. A-D, II. E-O, III. P-Z, IV. Apparati, Iconografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scuola Normale Superiore di Pisa, pp.3-4; 87-89; 406-408; 445-446; 591-592; 640; 803-804; 1089; 1149; 1511-1513; 1577-1578; 1598, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579203v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00649026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayans, Borrull and Co. Solidarios en la acción</w:t>
               </w:r>
@@ -6051,164 +6051,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solidarités en action. Mayans, Borrull and Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'éducation des élites en Espagne. La formation intellectuelle des clercs au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brégeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00444481v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00444458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après le roi. La convention royale et la Monarchie espagnole d'Ancien Régime</w:t>
               </w:r>
@@ -6708,51 +6708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB429B3A"/>
+    <w:nsid w:val="6225EB0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6939,51 +6939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpdedieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5684-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029303346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144114v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Barrou Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#246;hler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2407-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar W. Knutsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.37" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Winsnes Knutsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/pv.278.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Enr&#237;quez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cid Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Chaparro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Scheltens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loup&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Buigu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.2.304913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1335" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009361v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Windler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1992.410605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.15967" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dedieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dupuis.com/la-veritable-histoire-vraie/bd/la-veritable-histoire-vraie-torquemada/70745" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albatrosediciones.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;geon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Artola Renedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124353" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lespagne-letat-les-lumieres/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#232;bre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpdedieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5684-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029303346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144114v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Barrou Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#246;hler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2407-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar W. Knutsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.37" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Winsnes Knutsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/pv.278.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Enr&#237;quez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cid Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Chaparro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Scheltens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loup&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Buigu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.2.304913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009361v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Windler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1992.410605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.15967" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dedieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dupuis.com/la-veritable-histoire-vraie/bd/la-veritable-histoire-vraie-torquemada/70745" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albatrosediciones.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;geon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Artola Renedo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124353" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104540" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lespagne-letat-les-lumieres/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#232;bre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>