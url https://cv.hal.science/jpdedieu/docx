--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -867,187 +867,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The dangerous Dane. The human side of Gustav Henningsen. A memory by two authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Winsnes Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principe de Viana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278, pp.837-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35462/pv.278.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03360779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La importancia del actor. Reflexiones sobre el porvenir de la historia social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47, pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506309v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-03360779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rôle des relations humaines dans la Recherche en général et de celui de Bartolomé Bennassar dans la recherche sur l’Inquisition en particulier</w:t>
               </w:r>
@@ -1671,217 +1671,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00850328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abriendo la conciencia de reino: Cádiz y las independencias americanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrecia Enríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de la Academia Chilena de la Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXXVIII (121), pp.61-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecrire à Pompéi: propositions pour une modernisation du CIL IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sylloge Epigraphica Barcinonensis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, X, pp.371-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723374v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00769987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigocorpus: A Database for Shipping Information - A Methodological and Technical Introduction</w:t>
               </w:r>
@@ -2323,278 +2323,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fidélité et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXXIV (2), pp.207 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.1335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la inquisición y su inserción social. Nuevas directrices en la historiografía inquisitorial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquios de Historia Canario Americana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XVI, pp.2116-2129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction d'ouvrages français en espagnol au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loupès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Buiguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 90 (1), pp.209 - 226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHEF.2.304913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RHEF.2.304913⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00004688v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El pleito civil como fuente para la historia social</w:t>
               </w:r>
@@ -3538,246 +3538,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02265656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la merced a la deuda: la Monarquía española y el crédito en el siglo XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Michel et Moutoukias, Zacarías. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambio institucional y fiscalidad, mundo hispánico, 1760-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, p. 25-41, 2018, 978-84-9096-152-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01781640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Religious Foundations in Western Europe: Between Spirituality and Wordliness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miura (Toru). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Studies of the Wadq from the East. Dynamism of Norm and Practices in Religious and Familial Donations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toyo Bunko, pp.79-101, 2018, 978-4-8097-0294-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqf, Foundations, and Similar Institutions around the World (Eleventh–Twentieth Century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miura (Toru). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Study of the Waqf from the East. Dynamism or Norms and Practices in Religious and Familial Donations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toyo Bunko, pp.275-278, 2018, 978-4-8097-0294-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788113v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01781640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El individuo al servicio del Estado</w:t>
               </w:r>
@@ -5489,169 +5489,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La muerte del letrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aranda Pérez (Francisco José). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letrados, juristas y burócratas en la España moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Castilla y León, pp.479-512, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une approche relationnelle de l'épiscopat: L'Espagne du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous le sceau des Réformes / Au contact des Lumières. Hommage à Philipe Loupès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Presses Universitaires de Bordeaux, pp.19 - 30, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004681v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les surintendants généraux de province: la première expérience de l'Intendance en Espagne (1711-1715)</w:t>
               </w:r>
@@ -6250,164 +6250,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'éducation des élites en Espagne. La formation intellectuelle des clercs au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crise et transformation de la noblesse espagnole à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004672v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monarchie et patriciats municipaux en Castille sous Charles II. Le renouvellement des millions à la fin du XVIIe siècle</w:t>
               </w:r>
@@ -6708,51 +6708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6225EB0B"/>
+    <w:nsid w:val="915E18CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6939,51 +6939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpdedieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5684-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029303346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144114v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Barrou Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#246;hler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2407-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar W. Knutsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.37" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Winsnes Knutsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/pv.278.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Enr&#237;quez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cid Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Chaparro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Scheltens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loup&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Buigu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.2.304913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009361v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Windler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1992.410605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.15967" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dedieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dupuis.com/la-veritable-histoire-vraie/bd/la-veritable-histoire-vraie-torquemada/70745" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albatrosediciones.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;geon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Artola Renedo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124353" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104540" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lespagne-letat-les-lumieres/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#232;bre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jpdedieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5684-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029303346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144114v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Barrou Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dietz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#246;hler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-2407-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04547389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar W. Knutsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.37" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Winsnes Knutsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/pv.278.7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Enr&#237;quez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cid Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Chaparro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Scheltens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.1335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loup&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Buigu&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.2.304913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009361v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Windler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1992.410605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.15967" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dedieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dupuis.com/la-veritable-histoire-vraie/bd/la-veritable-histoire-vraie-torquemada/70745" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781640v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albatrosediciones.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;geon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Artola Renedo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124353" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104540" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004698v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lespagne-letat-les-lumieres/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#232;bre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>