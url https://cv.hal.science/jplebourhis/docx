--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -2094,303 +2094,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements politiques et transformations des systèmes d'information bureaucratiques&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Public participation, institutions and policy change&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque international PMP, Le management public à l'épreuve de la politique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">conférence finale du programme Harmonicop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Osnabruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342300v1</w:t>
+                <w:t xml:space="preserve">hal-00342293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public participation, institutions and policy change&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Changements politiques et transformations des systèmes d'information bureaucratiques&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence finale du programme Harmonicop.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Osnabruck, Germany</w:t>
+              <w:t xml:space="preserve">communication au colloque international PMP, Le management public à l'épreuve de la politique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342293v1</w:t>
+                <w:t xml:space="preserve">hal-00342300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements pour une analyse comparative des systèmes d'information&amp;quot;.</w:t>
+                <w:t xml:space="preserve">The Power of facts. The interplay between information systems and policy making&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au Congrès de l'AFSP, atelier "Mesurer pour gouverner" ( P.Warin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Max-Planck Institut für Gesellschaftforschung.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342297v1</w:t>
+                <w:t xml:space="preserve">hal-00342291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of facts. The interplay between information systems and policy making&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Elements pour une analyse comparative des systèmes d'information&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Max-Planck Institut für Gesellschaftforschung.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">communication au Congrès de l'AFSP, atelier "Mesurer pour gouverner" ( P.Warin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342291v1</w:t>
+                <w:t xml:space="preserve">hal-00342297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion intégrée de l'eau. Histoire, instrumentation, usages.</w:t>
               </w:r>
@@ -4730,51 +4730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17E10503"/>
+    <w:nsid w:val="961A7A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4961,51 +4961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jplebourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5554-9098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035116641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-9058-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070037ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876988.2015.1023054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pahl-Wostl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Borowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pahl-Wostl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569347v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bruzzone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonvignon Marius K&#234;dot&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-575.htm?contenu=article" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0575" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5477/croisades-privees-et-problemes-publics" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bayet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;-Anne Vlassopoulou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Bourhis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jplebourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5554-9098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035116641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-9058-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070037ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876988.2015.1023054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pahl-Wostl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Borowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pahl-Wostl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569347v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bruzzone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonvignon Marius K&#234;dot&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-575.htm?contenu=article" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0575" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5477/croisades-privees-et-problemes-publics" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bayet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;-Anne Vlassopoulou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Bourhis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>