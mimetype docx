--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -1,4675 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4623 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Le Bourhis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Jean-Pierre Le Bourhis, Chargé de recherche CNRS, ARENES. Directeur de l'UMR Arènes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jplebourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5554-9098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035116641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=KkQ8-5QAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-9058-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de l’étiquette. L’individualisation du gouvernement des risques face aux pollutions de l’air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Risques et injustices socio-environnementaux. Savoirs, expertises et actions publiques, 1, pp.117-136. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.241.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redessiner les frontières de l'État environnemental en région. Quête de transversalité et contraintes bureaucratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.231.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut'il dé(cons)truire les problèmes publics ? Réflexions à partir d’une recherche sur les pollutions de « l’air intérieur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070037ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02886297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du privé au public et retour : les politiques de l’air intérieur entre régulation et responsabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4), pp.318-322. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Green Knowledge: A Comparative Study of Support for and Resistance to Sustainability and Environmental Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Policy Analysis: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.403--418. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13876988.2015.1023054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle architecture institutionnelle pour le développement durable ? La restructuration des services régionaux du ministère de l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149, pp. 223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial misfit in participatory river basin management: effects on social learning. A comparative analysis of German and French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Borowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pahl-Wostl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol 13 (n°1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Misfit in Participatory River Basin Management: Effects on Social Learning, a Comparative Analysis of German and French Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilke Borowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pahl-Wostl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir cartographique au pouvoir bureaucratique. La politique des risques en France 1970-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et trajectoires d'apprentissage dans l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.161-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusionner pour administrer le développement durable. Des administrations sectorielles en quête de transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redécouper les frontières de l’action publique : de quoi la « transversalité » est-elle le nom  ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès AFSP, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de transversalité. Fusionner pour administrer le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jul 2017, Montpellier, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From alerts to surveillance. Indoor air quality experts and the construction of a policy field in Europe and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Conference Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Consortium for Political Research, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures sociales et construction d’un problème public de la “qualité de l’air intérieur” (1990-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisades privées et problèmes publics L’héritage sociologique de Joseph Gusfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Dauphine; Ecole des hautes études en sciences sociales, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage Le développement durable. Une nouvelle affaire d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SH-EAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, Montpellier, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01314237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task force or Super Ministry? Institutional models and transformations of environmental administration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Governing the Sustainable Development. The Envrionmental Administrations in Europe and the United States »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Risques Travail Marché Etat (1323)., 2012, NA, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task force and Super Ministry? Institutional models and transformations of environmental administration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wokshop Governing the Sustainable Government. Evolution of Environmental Administrations in Europe and United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01288035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résistances aux instruments de gouvernement. Essai d'inventaire et de typologie des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les instruments d'action publique : mise en discussion théorique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement territorial de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le gouvernement territorial de l'environnement : chantiers et état des lieux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expertise comme mode d'articulation entre l'Etat et les mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bruzzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00475602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures bureaucratiques et émergence d'une nouvelle épistémologie civique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sociologie des controverses et débats publics".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of facts. The interplay between information systems and policy making&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Max-Planck Institut für Gesellschaftforschung.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements pour une analyse comparative des systèmes d'information&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Congrès de l'AFSP, atelier "Mesurer pour gouverner" ( P.Warin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public participation, institutions and policy change&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence finale du programme Harmonicop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Osnabruck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements politiques et transformations des systèmes d'information bureaucratiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au colloque international PMP, Le management public à l'épreuve de la politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion intégrée de l'eau. Histoire, instrumentation, usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">présentation à l'ENGEES.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europeanisation from below in environmental policies. The role of local policy networks in the implementation of the Water framework directive ( France, UK, Germany).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication ECPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France (PUF), pp.216, 2014, L'écologie en questions, 9782130607168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3.2. Qualité des environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvignon Marius Kêdoté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-596, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’approprier un problème ? Relations structurelles entre bureaucraties techniques et journalistes dans la construction d’un problème public de « l’air intérieur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stève Bernardin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisades privées et problèmes publics. L'héritage sociologique de Joseph Gusfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-122, 2022, Res Publica, 978-2-7535-8250-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment s'approprier un problème ? Relations structurelles entre bureaucraties techniques et journalistes dans la construction d'un problème public de &amp;quot;l'air intérieur&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisades privées et problèmes publics. L'héritage sociologique de Joseph Gusfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes; Res Publica, pp.107-122, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. L’État et les savoirs experts : entre contestations et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault, Christian Le Bart et Érik Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.57-68, 2021, Collection U, 2200628722. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la science de l’air intérieur : gérer un nouveau &amp;quot;risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque environnemental. Entre sciences physiques et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pollution de l’air intérieur : chercher la preuve… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales. Identifier, comprendre, agir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 9782271116024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise en réseau et légitimation de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Vion A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et légitimité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, LGDJ, p. 209-222, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Parliaments : some examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making things public, Atmospheres of democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, p.482-485, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRE, DRAE, DIREN, DREAL. Eléments pour une histoire de l'administration territoriale de l'Environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le risque. Cartographie du danger et transformations de l'action publique dans la prévention des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le risque. Cartographie du danger et transformations de l'action publique dans la prévention des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS-ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique; Université de Picardi; Agence de l'environnement et de la maîtrise de l'énergie. 2015, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé-Anne Vlassopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique; Université de Picardi; Agence de l'environnement et de la maîtrise de l'énergie. 2013, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and social learning in the Dordogne river basin France. Stakeholder workshop report, produced under Work Package 5 of the HarmoniCOP Project, EC contract n° EVK1-CT-2002-00120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public participation in the Dordogne river basin management. Case study report produced under Work Package 5 of the HarmoniCOP Project, EC contract n° EVK1-CT-2002-00120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicisation des eaux. Rationalité et politique dans la gestion de l'eau en France (1964-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Panthéon-Sorbonne - Paris I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00352536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4730,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="961A7A95"/>
+    <w:nsid w:val="4CC2282F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4961,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jplebourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5554-9098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035116641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-9058-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070037ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876988.2015.1023054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pahl-Wostl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Borowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pahl-Wostl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569347v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bruzzone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonvignon Marius K&#234;dot&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-575.htm?contenu=article" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0575" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5477/croisades-privees-et-problemes-publics" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bayet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;-Anne Vlassopoulou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Bourhis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jplebourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5554-9098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035116641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KkQ8-5QAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-9058-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070037ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1331" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876988.2015.1023054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pahl-Wostl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Borowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pahl-Wostl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569347v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bruzzone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonvignon Marius K&#234;dot&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-575.htm?contenu=article" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5477/croisades-privees-et-problemes-publics" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bayet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;-Anne Vlassopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Bourhis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>