--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -776,295 +776,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
+                <w:t xml:space="preserve">Crustal thickness beneath Mt. Merapi and Mt. Merbabu, Central Java, Indonesia, inferred from receiver function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Kuehnert</w:t>
+                <w:t xml:space="preserve">S.K. Suhardja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">S. Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+                <w:t xml:space="preserve">N. Rawlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.106455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036404v1</w:t>
+                <w:t xml:space="preserve">hal-04084879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal thickness beneath Mt. Merapi and Mt. Merbabu, Central Java, Indonesia, inferred from receiver function analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Widiyantoro</w:t>
+                <w:t xml:space="preserve">Julian Kuehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rawlinson</w:t>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ramdhan</w:t>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 302, pp.106455. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084879v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of seismic activity associated with phreatic eruption at Merapi volcano, Indonesia</w:t>
               </w:r>
@@ -1446,429 +1446,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03586636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Volcano-Seismic Signals: Challenges and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic imaging and petrology explain highly explosive eruptions of Merapi Volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Widiyantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Malfante</w:t>
+                <w:t xml:space="preserve">J.P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">P. Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Macedo</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (2), pp.20 - 30. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2017.2779166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31293-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742506v1</w:t>
+                <w:t xml:space="preserve">insu-01893157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of volcano seismic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (12), pp.10,645-10,658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018jb015470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging and petrology explain highly explosive eruptions of Merapi Volcano, Indonesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ramdhan</w:t>
+                <w:t xml:space="preserve">Machine Learning for Volcano-Seismic Signals: Challenges and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Malfante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Métaxian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.20 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31293-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2017.2779166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01893157v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study results of crustal structure beneath Mount Merapi, Central Java, Indonesia</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.020087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1965,515 +1965,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocation of hypocenters from DOMERAPI and BMKG networks: a preliminary result from DOMERAPI project</w:t>
+                <w:t xml:space="preserve">Seismic Travel-time Tomography beneath Merapi Volcano and its Surroundings: A Preliminary Result from DOMERAPI Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Dian Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asep Saepuloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asep Saepuloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (2), pp.67-79. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.012039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11589-017-0178-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/62/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085169v1</w:t>
+                <w:t xml:space="preserve">hal-04085202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Travel-time Tomography beneath Merapi Volcano and its Surroundings: A Preliminary Result from DOMERAPI Project</w:t>
+                <w:t xml:space="preserve">Relocation of hypocenters from DOMERAPI and BMKG networks: a preliminary result from DOMERAPI project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Dian Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asep Saepuloh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.012039. </w:t>
+              <w:t xml:space="preserve">Earthquake Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/62/1/012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11589-017-0178-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085202v1</w:t>
+                <w:t xml:space="preserve">hal-04085169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Families of similar events and modes of oscillation of the conduit at Yasur volcano (Vanuatu)</w:t>
+                <w:t xml:space="preserve">Short term precursors of Strombolian explosions at Yasur volcano (Vanuatu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esline Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 322, pp.196 - 211. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (5), pp.1960 - 1965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL067823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636983v1</w:t>
+                <w:t xml:space="preserve">hal-01636977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term precursors of Strombolian explosions at Yasur volcano (Vanuatu)</w:t>
+                <w:t xml:space="preserve">Families of similar events and modes of oscillation of the conduit at Yasur volcano (Vanuatu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esline Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 322, pp.196 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL067823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636977v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between Video and Seismic Data Analysis for the Study of Lahar Dynamics at Merapi Volcano, Indonesia</w:t>
               </w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asep Saepuloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (3), pp.251-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11589-017-0178-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085161v1</w:t>
@@ -2721,389 +2721,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the seismic activity associated with the 2010 eruption of Merapi volcano, Java</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of dynamics of vulcanian activity of Ubinas volcano, using multicomponent seismic antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agus Budi-Santoso</w:t>
+                <w:t xml:space="preserve">C. J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Subandriyo</w:t>
+                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.153-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.024⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 270, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021907v1</w:t>
+                <w:t xml:space="preserve">hal-00967792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dynamics of vulcanian activity of Ubinas volcano, using multicomponent seismic antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Analysis of the seismic activity associated with the 2010 eruption of Merapi volcano, Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agus Budi-Santoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Bean</w:t>
+                <w:t xml:space="preserve">S. Dwiyono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
+                <w:t xml:space="preserve">Sri Sumarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Subandriyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 270, pp.35-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00967792v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Explosive 2010 Merapi Eruption: Evidence for Shallow-Level Crustal Assimilation and Hybrid Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Sumarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261, pp.193-208. </w:t>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3664,64 +3664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 187 (1), pp.371-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3749,295 +3749,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reverse location of seismic long-period events recorded on Mt Etna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency bursts of horizontally polarized waves in the Arctic sea-ice cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. S. O'Brien</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lokmer</w:t>
+                <w:t xml:space="preserve">Jacques Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Barros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Saccorotti</w:t>
+                <w:t xml:space="preserve">Pierre-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04851.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (202), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214311796405834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00681370v1</w:t>
+                <w:t xml:space="preserve">insu-00647088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency bursts of horizontally polarized waves in the Arctic sea-ice cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+                <w:t xml:space="preserve">Time reverse location of seismic long-period events recorded on Mt Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
+                <w:t xml:space="preserve">I. Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grangeon</w:t>
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Roux</w:t>
+                <w:t xml:space="preserve">G. Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (202), pp.231-237. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184 (1), pp.452-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3189/002214311796405834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04851.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00647088v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term forecasting of explosions at Ubinas volcano, Perú</w:t>
               </w:r>
@@ -4151,724 +4151,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00681771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating volcano-seismic signals in the presence of rough topography: wave simulations on Arenal volcano, Costa Rica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.J. Bean</w:t>
+                <w:t xml:space="preserve">Source geometry from exceptionally high resolution long period event observations at Mt Etna during the 2008 eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Valette</w:t>
+                <w:t xml:space="preserve">Christopher J. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mora</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luciano Zucarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 179 (3), pp.1547 - 1557. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L24305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04364.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GL041273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00498848v1</w:t>
+                <w:t xml:space="preserve">hal-00447913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source geometry from exceptionally high resolution long period event observations at Mt Etna during the 2008 eruption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Locating volcano-seismic signals in the presence of rough topography: wave simulations on Arenal volcano, Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Bean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
+                <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Zucarello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.L24305. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (3), pp.1547 - 1557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GL041273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04364.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447913v1</w:t>
+                <w:t xml:space="preserve">insu-00498848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Pedersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
+                <w:t xml:space="preserve">H. A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. P. Metaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5-11. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+              <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5 à 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177090v1</w:t>
+                <w:t xml:space="preserve">insu-00333874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic activity within a serac zone in an alpine glacier (Glacier d'Argentieire, Mont Blanc, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. P. Metaxian</w:t>
+                <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. O'Brien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Moreau</w:t>
+                <w:t xml:space="preserve">Helle Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/002214308784409053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00343887v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. de Barros</w:t>
+                <w:t xml:space="preserve">Microseismic activity within a serac zone in an alpine glacier (Glacier d'Argentieire, Mont Blanc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Metaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. A. Pedersen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (184), pp.157 -168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214308784409053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00333874v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00343887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Arctic Transpolar Drift During Dramatic Sea Ice Retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (3), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex behavior and source model of the tremor at Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,64 +5057,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow velocity structure and seismic site effects at Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo E. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity related to the glacier of Cotopaxi Volcano, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,64 +5320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating sources of volcanic tremor and emergent events by seismic triangulation: Application to Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5436,51 +5436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of seismic site effects using H/V spectral ratios at Arenal Volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,77 +5569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent tremor of Masaya Volcano, Nicaragua' Wave field analysis and source location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (B10), pp.22529-22545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5709,51 +5709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Falcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,316 +5824,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of seismo-volcanic signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Apprentissage statistique: classification automatique de signaux volcano-sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8842-2</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520728v1</w:t>
+                <w:t xml:space="preserve">hal-01583748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage statistique: classification automatique de signaux volcano-sismiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Automatic classification of seismo-volcanic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">EGU 2017 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8842-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583748v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Automatic Classification of Volcano-Seismic Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,51 +6223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6318,51 +6318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High explosive 2010 Merapi eruption: Evidence for shallow-level crustal assimilation and hybrid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP 2011 - 4th IEEE Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6564,51 +6564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Petrologic and Geochemical Data on the 2010 Merapi Eruption (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6728,51 +6728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU12124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7123,51 +7123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Teixeira Peixoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3074058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Suhardja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiyantoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawlinson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982714" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Strauch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Macedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2779166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015470" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01893157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cummins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31293-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Kurniawan Suhardja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Widiyantoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramdhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Dian Nugraha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asep Saepuloh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11589-017-0178-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/62/1/012039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2DG8LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067823" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi-Santoso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dwiyono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sumarti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subandriyo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0QP3CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.11.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VWNDRG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3662051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05148.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grangeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796405834" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04364.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308784409053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO030001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Mora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG2S1SJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Leandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.09.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H36WN6KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Araujo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mora" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl016773" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000559" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3DWXN9C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1KD42J3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boullay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Teixeira Peixoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3074058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Suhardja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiyantoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawlinson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982714" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Strauch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01893157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cummins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31293-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Macedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015470" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2779166" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Kurniawan Suhardja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Widiyantoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramdhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Dian Nugraha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asep Saepuloh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/62/1/012039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11589-017-0178-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2DG8LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0QP3CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi-Santoso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dwiyono" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sumarti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subandriyo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.11.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VWNDRG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3662051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05148.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grangeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796405834" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mora" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04364.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308784409053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO030001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Mora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG2S1SJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Leandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.09.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H36WN6KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Araujo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mora" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl016773" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000559" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3DWXN9C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1KD42J3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boullay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>