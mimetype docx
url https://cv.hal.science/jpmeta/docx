--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -508,563 +508,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-Based Learning Framework for Automatic Multichannel Volcano-Seismic Classification</w:t>
+                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Augusto Teixeira Peixoto</w:t>
+                <w:t xml:space="preserve">Alexis Falcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alexandre Rolim Fernandes</w:t>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Lara</w:t>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Inza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3074058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447643v1</w:t>
+                <w:t xml:space="preserve">hal-03113808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor-Based Learning Framework for Automatic Multichannel Volcano-Seismic Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Augusto Teixeira Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Falcin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Carlos Alexandre Rolim Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.4517-4529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3074058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113808v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal thickness beneath Mt. Merapi and Mt. Merbabu, Central Java, Indonesia, inferred from receiver function analysis</w:t>
+                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.K. Suhardja</w:t>
+                <w:t xml:space="preserve">Julian Kuehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Widiyantoro</w:t>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rawlinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ramdhan</w:t>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084879v1</w:t>
+                <w:t xml:space="preserve">hal-03036404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal thickness beneath Mt. Merapi and Mt. Merbabu, Central Java, Indonesia, inferred from receiver function analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Suhardja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Kuehnert</w:t>
+                <w:t xml:space="preserve">S. Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+                <w:t xml:space="preserve">N. Rawlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+                <w:t xml:space="preserve">M. Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (10), </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.106455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036404v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of seismic activity associated with phreatic eruption at Merapi volcano, Indonesia</w:t>
               </w:r>
@@ -1184,90 +1184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Multichannel Volcano-Seismic Classification Using Machine Learning and EMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,429 +1446,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03586636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging and petrology explain highly explosive eruptions of Merapi Volcano, Indonesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning for Volcano-Seismic Signals: Challenges and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Métaxian</w:t>
+                <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cummins</w:t>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.20 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31293-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2017.2779166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01893157v1</w:t>
+                <w:t xml:space="preserve">hal-01742506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of volcano seismic signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic imaging and petrology explain highly explosive eruptions of Merapi Volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Widiyantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Malfante</w:t>
+                <w:t xml:space="preserve">J.P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+                <w:t xml:space="preserve">P. Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Macedo</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (12), pp.10,645-10,658. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018jb015470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31293-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949302v1</w:t>
+                <w:t xml:space="preserve">insu-01893157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Volcano-Seismic Signals: Challenges and Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Automatic classification of volcano seismic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (2), pp.20 - 30. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.10,645-10,658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2017.2779166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018jb015470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742506v1</w:t>
+                <w:t xml:space="preserve">hal-01949302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study results of crustal structure beneath Mount Merapi, Central Java, Indonesia</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.020087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2233,247 +2233,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term precursors of Strombolian explosions at Yasur volcano (Vanuatu)</w:t>
+                <w:t xml:space="preserve">Families of similar events and modes of oscillation of the conduit at Yasur volcano (Vanuatu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esline Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (5), pp.1960 - 1965. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 322, pp.196 - 211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL067823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636977v1</w:t>
+                <w:t xml:space="preserve">hal-01636983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Families of similar events and modes of oscillation of the conduit at Yasur volcano (Vanuatu)</w:t>
+                <w:t xml:space="preserve">Short term precursors of Strombolian explosions at Yasur volcano (Vanuatu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esline Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (5), pp.1960 - 1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL067823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01636983v1</w:t>
+                <w:t xml:space="preserve">hal-01636977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between Video and Seismic Data Analysis for the Study of Lahar Dynamics at Merapi Volcano, Indonesia</w:t>
               </w:r>
@@ -2721,389 +2721,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dynamics of vulcanian activity of Ubinas volcano, using multicomponent seismic antennas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the seismic activity associated with the 2010 eruption of Merapi volcano, Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Bean</w:t>
+                <w:t xml:space="preserve">Agus Budi-Santoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dwiyono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Sumarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Subandriyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 270, pp.35-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967792v1</w:t>
+                <w:t xml:space="preserve">hal-01021907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the seismic activity associated with the 2010 eruption of Merapi volcano, Java</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesage</w:t>
+                <w:t xml:space="preserve">Analysis of dynamics of vulcanian activity of Ubinas volcano, using multicomponent seismic antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dwiyono</w:t>
+                <w:t xml:space="preserve">C. J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sri Sumarti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Subandriyo</w:t>
+                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.153-170. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 270, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021907v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Explosive 2010 Merapi Eruption: Evidence for Shallow-Level Crustal Assimilation and Hybrid Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Sumarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261, pp.193-208. </w:t>
@@ -3485,559 +3485,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source mechanism of long-period events recorded by a high-density seismic network during the 2008 eruption on Mount Etna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency bursts of horizontally polarized waves in the Arctic sea-ice cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Lokmer</w:t>
+                <w:t xml:space="preserve">Jacques Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Bean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
+                <w:t xml:space="preserve">Pierre-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB007629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (202), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214311796405834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531298v1</w:t>
+                <w:t xml:space="preserve">insu-00647088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-volcano source localization with triaxial broad-band seismic array</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time reverse location of seismic long-period events recorded on Mt Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saccorotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 187 (1), pp.371-384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05148.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 184 (1), pp.452-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04851.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625252v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency bursts of horizontally polarized waves in the Arctic sea-ice cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+                <w:t xml:space="preserve">Source mechanism of long-period events recorded by a high-density seismic network during the 2008 eruption on Mount Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Roux</w:t>
+                <w:t xml:space="preserve">C.J. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B01304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3189/002214311796405834⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00647088v1</w:t>
+                <w:t xml:space="preserve">hal-00531298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reverse location of seismic long-period events recorded on Mt Etna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismo-volcano source localization with triaxial broad-band seismic array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 184 (1), pp.452-462. </w:t>
+              <w:t xml:space="preserve">, 2011, 187 (1), pp.371-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04851.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681370v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term forecasting of explosions at Ubinas volcano, Perú</w:t>
               </w:r>
@@ -4157,90 +4157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source geometry from exceptionally high resolution long period event observations at Mt Etna during the 2008 eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Zucarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4304,64 +4304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating volcano-seismic signals in the presence of rough topography: wave simulations on Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. S. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,460 +4415,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00498848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microseismic activity within a serac zone in an alpine glacier (Glacier d'Argentieire, Mont Blanc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. A. Pedersen</w:t>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lesage</w:t>
+                <w:t xml:space="preserve">G. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5 à 11. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (184), pp.157 -168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3189/002214308784409053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00333874v1</w:t>
+                <w:t xml:space="preserve">insu-00343887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic activity within a serac zone in an alpine glacier (Glacier d'Argentieire, Mont Blanc, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Marsan</w:t>
+                <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Moreau</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/002214308784409053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5 à 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00343887v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00333874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Arctic Transpolar Drift During Dramatic Sea Ice Retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (3), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex behavior and source model of the tremor at Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,51 +5057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow velocity structure and seismic site effects at Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity related to the glacier of Cotopaxi Volcano, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,51 +5320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating sources of volcanic tremor and emergent events by seismic triangulation: Application to Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5436,51 +5436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of seismic site effects using H/V spectral ratios at Arenal Volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,77 +5569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent tremor of Masaya Volcano, Nicaragua' Wave field analysis and source location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (B10), pp.22529-22545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,77 +5696,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Falcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,329 +5824,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage statistique: classification automatique de signaux volcano-sismiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Automatic classification of seismo-volcanic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">EGU 2017 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8842-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583748v1</w:t>
+                <w:t xml:space="preserve">hal-01520728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of seismo-volcanic signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Apprentissage statistique: classification automatique de signaux volcano-sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8842-2</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520728v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Automatic Classification of Volcano-Seismic Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6184,90 +6184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source dynamics of vulcanian explosions analysed with a high-resolution multicomponent seismic arrays technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6318,51 +6318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High explosive 2010 Merapi eruption: Evidence for shallow-level crustal assimilation and hybrid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,355 +6424,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00724900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization with multicomponent seismic array</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gareth O'Brien</w:t>
+                <w:t xml:space="preserve">First Petrologic and Geochemical Data on the 2010 Merapi Eruption (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Macedo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMSAP 2011 - 4th IEEE Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. pp.49-52</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654527v1</w:t>
+                <w:t xml:space="preserve">insu-00724244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Petrologic and Geochemical Data on the 2010 Merapi Eruption (Indonesia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+                <w:t xml:space="preserve">Localization with multicomponent seismic array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">CAMSAP 2011 - 4th IEEE Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00724244v1</w:t>
+                <w:t xml:space="preserve">hal-00654527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-component seismic array location of LP and explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU12124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7123,51 +7123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Teixeira Peixoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3074058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Suhardja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiyantoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawlinson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982714" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Strauch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01893157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cummins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31293-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Macedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015470" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2779166" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Kurniawan Suhardja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Widiyantoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramdhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Dian Nugraha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asep Saepuloh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/62/1/012039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11589-017-0178-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2DG8LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0QP3CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi-Santoso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dwiyono" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sumarti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subandriyo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.11.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VWNDRG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3662051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05148.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grangeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796405834" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mora" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04364.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308784409053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO030001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Mora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG2S1SJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Leandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.09.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H36WN6KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Araujo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mora" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl016773" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000559" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3DWXN9C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1KD42J3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boullay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Teixeira Peixoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3074058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Suhardja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiyantoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawlinson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982714" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Strauch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Macedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2779166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01893157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cummins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31293-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015470" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Kurniawan Suhardja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Widiyantoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramdhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Dian Nugraha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asep Saepuloh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/62/1/012039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11589-017-0178-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2DG8LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067823" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi-Santoso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dwiyono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sumarti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subandriyo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0QP3CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.11.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VWNDRG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3662051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grangeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796405834" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05148.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mora" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04364.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308784409053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO030001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Mora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG2S1SJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Leandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.09.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H36WN6KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Araujo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mora" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl016773" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000559" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3DWXN9C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1KD42J3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boullay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654527v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>