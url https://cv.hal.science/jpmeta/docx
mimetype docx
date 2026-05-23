--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -776,563 +776,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Multichannel Volcano-Seismic Classification Using Machine Learning and EMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Kuehnert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.1322 - 1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2982714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036404v1</w:t>
+                <w:t xml:space="preserve">hal-02535142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal thickness beneath Mt. Merapi and Mt. Merbabu, Central Java, Indonesia, inferred from receiver function analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Kuehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.K. Suhardja</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Ramdhan</w:t>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084879v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of seismic activity associated with phreatic eruption at Merapi volcano, Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+                <w:t xml:space="preserve">Crustal thickness beneath Mt. Merapi and Mt. Merbabu, Central Java, Indonesia, inferred from receiver function analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Suhardja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Widiyantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rawlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agus Budi Santoso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Labonne</w:t>
+                <w:t xml:space="preserve">M. Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106795⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.106455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748807v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Multichannel Volcano-Seismic Classification Using Machine Learning and EMD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Lara</w:t>
+                <w:t xml:space="preserve">Migration of seismic activity associated with phreatic eruption at Merapi volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agus Budi Santoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noer Cholik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+                <w:t xml:space="preserve">Claire Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.1322 - 1331. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 396, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2982714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535142v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Masaya and Momotombo volcano, Nicaragua, investigated with a temporary seismic network</w:t>
               </w:r>
@@ -1446,429 +1446,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03586636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Volcano-Seismic Signals: Challenges and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic imaging and petrology explain highly explosive eruptions of Merapi Volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Widiyantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Malfante</w:t>
+                <w:t xml:space="preserve">J.P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">P. Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Macedo</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (2), pp.20 - 30. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2017.2779166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31293-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742506v1</w:t>
+                <w:t xml:space="preserve">insu-01893157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging and petrology explain highly explosive eruptions of Merapi Volcano, Indonesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic classification of volcano seismic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Métaxian</w:t>
+                <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cummins</w:t>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.10,645-10,658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31293-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018jb015470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01893157v1</w:t>
+                <w:t xml:space="preserve">hal-01949302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of volcano seismic signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Machine Learning for Volcano-Seismic Signals: Challenges and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (12), pp.10,645-10,658. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.20 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018jb015470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2017.2779166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949302v1</w:t>
+                <w:t xml:space="preserve">hal-01742506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study results of crustal structure beneath Mount Merapi, Central Java, Indonesia</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.020087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1965,295 +1965,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Travel-time Tomography beneath Merapi Volcano and its Surroundings: A Preliminary Result from DOMERAPI Project</w:t>
+                <w:t xml:space="preserve">Relocation of hypocenters from DOMERAPI and BMKG networks: a preliminary result from DOMERAPI project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Dian Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asep Saepuloh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.012039. </w:t>
+              <w:t xml:space="preserve">Earthquake Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/62/1/012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11589-017-0178-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085202v1</w:t>
+                <w:t xml:space="preserve">hal-04085169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocation of hypocenters from DOMERAPI and BMKG networks: a preliminary result from DOMERAPI project</w:t>
+                <w:t xml:space="preserve">Seismic Travel-time Tomography beneath Merapi Volcano and its Surroundings: A Preliminary Result from DOMERAPI Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ramdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Widiyantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Dian Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asep Saepuloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asep Saepuloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (2), pp.67-79. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.012039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11589-017-0178-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/62/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085169v1</w:t>
+                <w:t xml:space="preserve">hal-04085202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families of similar events and modes of oscillation of the conduit at Yasur volcano (Vanuatu)</w:t>
               </w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asep Saepuloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (3), pp.251-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11589-017-0178-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085161v1</w:t>
@@ -2721,2086 +2721,2086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the seismic activity associated with the 2010 eruption of Merapi volcano, Java</w:t>
+                <w:t xml:space="preserve">Highly Explosive 2010 Merapi Eruption: Evidence for Shallow-Level Crustal Assimilation and Hybrid Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agus Budi-Santoso</w:t>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesage</w:t>
+                <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dwiyono</w:t>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Sumarti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Subandriyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.153-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.024⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021907v1</w:t>
+                <w:t xml:space="preserve">insu-00750679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dynamics of vulcanian activity of Ubinas volcano, using multicomponent seismic antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Analysis of the seismic activity associated with the 2010 eruption of Merapi volcano, Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agus Budi-Santoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Bean</w:t>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
+                <w:t xml:space="preserve">S. Dwiyono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Sumarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Subandriyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 270, pp.35-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00967792v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Explosive 2010 Merapi Eruption: Evidence for Shallow-Level Crustal Assimilation and Hybrid Fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of dynamics of vulcanian activity of Ubinas volcano, using multicomponent seismic antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">C. J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sri Sumarti</w:t>
+                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.193-208. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 270, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.11.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00750679v1</w:t>
+                <w:t xml:space="preserve">hal-00967792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the near-surface velocity structure of the Yasur-Yenkahe volcanic complex, Vanuatu</w:t>
+                <w:t xml:space="preserve">Sea-ice thickness measurement based on the dispersion of ice swell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Perrier</w:t>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esline Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (1), pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3662051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720460v1</w:t>
+                <w:t xml:space="preserve">hal-04085139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earhquake-volcano interaction imaged by coda wave interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the near-surface velocity structure of the Yasur-Yenkahe volcanic complex, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esline Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227-228, pp.50-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL052003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00720269v1</w:t>
+                <w:t xml:space="preserve">hal-00720460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-ice thickness measurement based on the dispersion of ice swell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Larose</w:t>
+                <w:t xml:space="preserve">Earhquake-volcano interaction imaged by coda wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esline Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 131 (1), pp.80-91. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (11), pp.L11309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3662051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085139v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency bursts of horizontally polarized waves in the Arctic sea-ice cover</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short term forecasting of explosions at Ubinas volcano, Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
+                <w:t xml:space="preserve">P. Traversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grangeon</w:t>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Roux</w:t>
+                <w:t xml:space="preserve">O. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/002214311796405834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B11301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00647088v1</w:t>
+                <w:t xml:space="preserve">insu-00681771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reverse location of seismic long-period events recorded on Mt Etna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. S. O'Brien</w:t>
+                <w:t xml:space="preserve">Low-frequency bursts of horizontally polarized waves in the Arctic sea-ice cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lokmer</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Barros</w:t>
+                <w:t xml:space="preserve">Jacques Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Bean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Saccorotti</w:t>
+                <w:t xml:space="preserve">Pierre-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04851.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (202), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214311796405834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681370v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source mechanism of long-period events recorded by a high-density seismic network during the 2008 eruption on Mount Etna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time reverse location of seismic long-period events recorded on Mt Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">I. Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Lokmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB007629⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184 (1), pp.452-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04851.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531298v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-volcano source localization with triaxial broad-band seismic array</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Source mechanism of long-period events recorded by a high-density seismic network during the 2008 eruption on Mount Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B01304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05148.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00625252v1</w:t>
+                <w:t xml:space="preserve">hal-00531298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term forecasting of explosions at Ubinas volcano, Perú</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Macedo</w:t>
+                <w:t xml:space="preserve">Seismo-volcano source localization with triaxial broad-band seismic array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth S. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.B11301. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (1), pp.371-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JB008180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681771v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source geometry from exceptionally high resolution long period event observations at Mt Etna during the 2008 eruption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Locating volcano-seismic signals in the presence of rough topography: wave simulations on Arenal volcano, Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Bean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
+                <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Zucarello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.L24305. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (3), pp.1547 - 1557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GL041273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04364.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447913v1</w:t>
+                <w:t xml:space="preserve">insu-00498848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating volcano-seismic signals in the presence of rough topography: wave simulations on Arenal volcano, Costa Rica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.J. Bean</w:t>
+                <w:t xml:space="preserve">Source geometry from exceptionally high resolution long period event observations at Mt Etna during the 2008 eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Valette</w:t>
+                <w:t xml:space="preserve">Christopher J. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mora</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luciano Zucarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 179 (3), pp.1547 - 1557. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L24305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04364.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GL041273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00498848v1</w:t>
+                <w:t xml:space="preserve">hal-00447913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic activity within a serac zone in an alpine glacier (Glacier d'Argentieire, Mont Blanc, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Marsan</w:t>
+                <w:t xml:space="preserve">Helle Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Metaxian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Moreau</w:t>
+                <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/002214308784409053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00343887v1</w:t>
+                <w:t xml:space="preserve">hal-00177090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Microseismic activity within a serac zone in an alpine glacier (Glacier d'Argentieire, Mont Blanc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Pedersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Métaxian</w:t>
+                <w:t xml:space="preserve">G. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesage</w:t>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5-11. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (184), pp.157 -168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3189/002214308784409053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177090v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00343887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Metaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valdes Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 170 (1-2), pp.5 à 11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00333874v1</w:t>
@@ -4824,51 +4824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Arctic Transpolar Drift During Dramatic Sea Ice Retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gascard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (3), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex behavior and source model of the tremor at Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,64 +5057,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow velocity structure and seismic site effects at Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo E. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity related to the glacier of Cotopaxi Volcano, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,64 +5320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating sources of volcanic tremor and emergent events by seismic triangulation: Application to Arenal volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5436,51 +5436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of seismic site effects using H/V spectral ratios at Arenal Volcano, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,77 +5569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent tremor of Masaya Volcano, Nicaragua' Wave field analysis and source location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (B10), pp.22529-22545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5709,51 +5709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Falcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,195 +5824,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of seismo-volcanic signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Machine Learning for Automatic Classification of Volcano-Seismic Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8842-2</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.2457-2461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520728v1</w:t>
+                <w:t xml:space="preserve">hal-01578149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage statistique: classification automatique de signaux volcano-sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6070,135 +6053,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Automatic Classification of Volcano-Seismic Signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Automatic classification of seismo-volcanic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Malfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.2457-2461</w:t>
+              <w:t xml:space="preserve">EGU 2017 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8842-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578149v1</w:t>
+                <w:t xml:space="preserve">hal-01520728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source dynamics of vulcanian explosions analysed with a high-resolution multicomponent seismic arrays technique</w:t>
               </w:r>
@@ -6223,51 +6223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6305,90 +6305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High explosive 2010 Merapi eruption: Evidence for shallow-level crustal assimilation and hybrid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6430,103 +6430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Petrologic and Geochemical Data on the 2010 Merapi Eruption (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
@@ -6607,51 +6607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP 2011 - 4th IEEE Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,51 +6728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU12124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7123,51 +7123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Teixeira Peixoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3074058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Suhardja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiyantoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawlinson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982714" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Strauch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Macedo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2779166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01893157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cummins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31293-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015470" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Kurniawan Suhardja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Widiyantoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramdhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Dian Nugraha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asep Saepuloh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/62/1/012039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11589-017-0178-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2DG8LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067823" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi-Santoso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dwiyono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sumarti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subandriyo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0QP3CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.11.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VWNDRG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3662051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grangeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796405834" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05148.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mora" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04364.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308784409053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO030001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Mora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG2S1SJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Leandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.09.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H36WN6KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Araujo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mora" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl016773" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000559" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3DWXN9C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1KD42J3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boullay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654527v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Teixeira Peixoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3074058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2982714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Suhardja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Widiyantoro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawlinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramdhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Strauch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01893157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cummins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31293-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Macedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015470" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2779166" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Kurniawan Suhardja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Widiyantoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramdhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Dian Nugraha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asep Saepuloh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11589-017-0178-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/62/1/012039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2DG8LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067823" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy&#160;budi Wibowo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Sumarti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.11.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi-Santoso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dwiyono" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subandriyo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0QP3CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3662051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.12.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VWNDRG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grangeon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796405834" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05148.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04364.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214308784409053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gascard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO030001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Mora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG2S1SJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00268282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Leandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.09.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H36WN6KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Araujo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mora" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl016773" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000559" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3DWXN9C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dorel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1KD42J3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boullay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520728v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654527v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>