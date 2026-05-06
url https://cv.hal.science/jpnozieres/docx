--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -882,578 +882,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for use in making electronic devices having thin-film magnetic components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Reid</w:t>
+                <w:t xml:space="preserve">System and Method for Providing Content-Addressable Magnetoresistive Random Access Memory Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Javerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : US8652856B2. 2009</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2070089B1, US7518897B2; US7791917B2; US7894228B2. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739390v1</w:t>
+                <w:t xml:space="preserve">hal-04740257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-referenced magnetic random access memory cells</w:t>
+                <w:t xml:space="preserve">MAGNETIC ELEMENT WITH A FAST SPIN TRANSFER TORQUE WRITING PROCEDURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US8824202B2. 2009</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Diény</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2278589B1, US8102703B2. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739383v1</w:t>
+                <w:t xml:space="preserve">hal-04740287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System and Method for Providing Content-Addressable Magnetoresistive Random Access Memory Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-referenced magnetic random access memory cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP2070089B1, US7518897B2; US7791917B2; US7894228B2. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US8824202B2. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740257v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC ELEMENT WITH A FAST SPIN TRANSFER TORQUE WRITING PROCEDURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for use in making electronic devices having thin-film magnetic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US8652856B2. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Diény</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04740287v1</w:t>
+                <w:t xml:space="preserve">hal-04739390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC MEMORY WITH A THERMALLY ASSISTED WRITING PROCEDURE</w:t>
+                <w:t xml:space="preserve">MAGNETIC ELEMENT WITH THERMALLY ASSISTED WRITING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Lucian Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2232495B1, US8102701B2. 2008</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2255362B1, FR2929041A1; FR2929041B1, US8228716B2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740274v1</w:t>
+                <w:t xml:space="preserve">hal-04740279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARED LINE MAGNETIC RANDOM ACCESS MEMORY CELLS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGNETIC MEMORY WITH A THERMALLY ASSISTED WRITING PROCEDURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP2289102B1, US8031519B2. 2008</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Lucian Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2232495B1, US8102701B2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740281v1</w:t>
+                <w:t xml:space="preserve">hal-04740274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC ELEMENT WITH THERMALLY ASSISTED WRITING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHARED LINE MAGNETIC RANDOM ACCESS MEMORY CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Javerliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP2255362B1, FR2929041A1; FR2929041B1, US8228716B2. 2008</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2289102B1, US8031519B2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740279v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic memory with a thermally assisted writing procedure</w:t>
               </w:r>
@@ -1540,51 +1540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic tunnel junction magnetic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,51 +1755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic memory with a magnetic tunnel junction written in a thermally assisted manner, and method for writing the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,203 +1951,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic memory with spin-polarized current writing, using amorphous ferromagnetic alloys, writing method for same</w:t>
+                <w:t xml:space="preserve">Magnetic memory with write inhibit selection and the writing method for same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Conraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP1430484B1, FR2829868A, US7332781B2. 2001</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP1438722B1, FR2829867B1, US7129555B2. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740211v1</w:t>
+                <w:t xml:space="preserve">hal-04740215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic memory with write inhibit selection and the writing method for same</w:t>
+                <w:t xml:space="preserve">Magnetic memory with spin-polarized current writing, using amorphous ferromagnetic alloys, writing method for same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Conraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP1438722B1, FR2829867B1, US7129555B2. 2001</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP1430484B1, FR2829868A, US7332781B2. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740215v1</w:t>
+                <w:t xml:space="preserve">hal-04740211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully integrated matrix magnetic recording head with independent control</w:t>
               </w:r>
@@ -2466,51 +2466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual spin valve magnetoresistive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2769,51 +2769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronic Devices for Memory and Logic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Random Access Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nozieres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Mihai Miron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeer Chenattukuzhiyil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Javerliac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Layer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafna Beery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mackay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Algr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Conraux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saporito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Raastad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Maral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Gurney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Speriosu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perrier de La Bathie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelievre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119069225.ch1-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papusoi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pannetier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Genicon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshichika Otani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/1499" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerekes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850392" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Komesu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Kyung Jeong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dowben" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ghidini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gervais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacquant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giguere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denolly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nozieres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Mihai Miron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeer Chenattukuzhiyil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Javerliac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Layer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafna Beery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lucian Prejbeanu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mackay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Algr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Conraux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saporito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Raastad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Maral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Gurney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Speriosu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perrier de La Bathie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelievre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119069225.ch1-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papusoi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pannetier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Genicon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshichika Otani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/1499" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerekes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ebels" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850392" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Komesu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Kyung Jeong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dowben" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ghidini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gervais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacquant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giguere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denolly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>