--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -125,334 +125,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Gold Inks for Inkjet Printing of Gas Sensors Electrodes on Plastic Support</w:t>
+                <w:t xml:space="preserve">Linear and non-linear modelling methods for a gas sensor array developed for process control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Darves-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Alrammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13112110⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24113499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04611513v1</w:t>
+                <w:t xml:space="preserve">emse-04611143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear modelling methods for a gas sensor array developed for process control applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Gold Inks for Inkjet Printing of Gas Sensors Electrodes on Plastic Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Darves-Blanc</w:t>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Alrammouz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (11), pp.3499. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24113499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics13112110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04611143v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04611513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Modeling of an Electrochemical YSZ-Based Gas Sensor Used in Electrolysis Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Alrammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (2), pp.658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -499,51 +499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx Sensors from Sulfur Poisoning in Glass Furnaces by the Optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,64 +793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -914,51 +914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1016,200 +1016,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03662406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a selective ammonia YSZ-based sensor and modeling of its response</w:t>
+                <w:t xml:space="preserve">In Situ Measurement of Electrical Behavior of Metal/Oxide System During Zirconium Oxidation at 850 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Juan Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 338, pp.129833. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.65 à 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-10009-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03192932v1</w:t>
+                <w:t xml:space="preserve">hal-03037795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single chamber Solid Oxide Fuel Cells selective electrodes: A real chance with brownmillerite-based nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1263,265 +1250,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03164274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Measurement of Electrical Behavior of Metal/Oxide System During Zirconium Oxidation at 850 °C</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of soot deposit on a resistive sensor: proposal of an experimental calibration protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Kort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-10009-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.105783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037795v1</w:t>
+                <w:t xml:space="preserve">emse-03203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of soot deposit on a resistive sensor: proposal of an experimental calibration protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a selective ammonia YSZ-based sensor and modeling of its response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.105783. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 338, pp.129833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03203120v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03192932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the dielectrophoresis affect the soot dendrite growth on resistive sensors ?</w:t>
               </w:r>
@@ -1667,64 +1667,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Giang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1801,64 +1801,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (39), pp.12343 à 12353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1944,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3), pp.705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2016,1000 +2016,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene epoxidation on Ag/YSZ electrochemical catalysts: Understanding of oxygen electrode reactions</w:t>
+                <w:t xml:space="preserve">Modeling of the signal of a resistive soot sensor, influence of the soot nature and of the polarization voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+                <w:t xml:space="preserve">Didier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caravaca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106495⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.126820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.126820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184495v1</w:t>
+                <w:t xml:space="preserve">hal-02183429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the signal of a resistive soot sensor, influence of the soot nature and of the polarization voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethylene epoxidation on Ag/YSZ electrochemical catalysts: Understanding of oxygen electrode reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Grondin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">A. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vernoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 298, pp.126820. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.106495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.126820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183429v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messaoud Benamira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (18), pp.12750 à 12761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2577-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744173v1</w:t>
+                <w:t xml:space="preserve">hal-01823815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (18), pp.12750 à 12761. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.413-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2577-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823815v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
+                <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (11), pp.3875 - 3880. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.440-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791450v1</w:t>
+                <w:t xml:space="preserve">hal-01618268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of tin dioxide thick film modified by APTES in vapor and liquid phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Electronic materials, 53 (1), pp.727-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1541-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618268v1</w:t>
+                <w:t xml:space="preserve">hal-01586224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of tin dioxide thick film modified by APTES in vapor and liquid phases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Tournier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Electronic materials, 53 (1), pp.727-738. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (11), pp.3875 - 3880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1541-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586224v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Development of IT-SOFC Electrodes Based on the Nanofunctionalization of La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with Oxides. PART 1: Cathodes by Means of Iron Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xiang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Sheng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.61. </w:t>
@@ -3324,77 +3324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced densification of cerium gadolinium oxide: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3575,103 +3575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of key parameters on the response of a resistive soot sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 236, pp.1036-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3705,90 +3705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,64 +3852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of advanced morphology Au–X (X = YSZ, ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) composites as sensing electrode for solid state mixed-potential exhaust NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4258,64 +4258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4375,90 +4375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 268, pp.356-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4505,64 +4505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Ping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,355 +4616,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Voltage oscillations in Single-Chamber Fuel Cells operating under a C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7535-y⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.1032-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201300165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850716v1</w:t>
+                <w:t xml:space="preserve">emse-00958519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage oscillations in Single-Chamber Fuel Cells operating under a C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (20), pp.7184-7195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7535-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fuce.201300165⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">emse-00958519v1</w:t>
+                <w:t xml:space="preserve">hal-00850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 242 (15), pp.811-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (32), pp.14060-14066. </w:t>
@@ -5279,64 +5279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5383,51 +5383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensors based on tin dioxide for exhaust gas application, modeling of response for pure gases and for mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,51 +5565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail N. Tsampas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.5-8. </w:t>
@@ -5641,481 +5641,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and performance of Sr1.5LaxMnO4 as cathode materials for intermediate temperature solid oxide fuel cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO detection in H2 reducing atmosphere with mini fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.03.016⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (1), pp.283-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596971v1</w:t>
+                <w:t xml:space="preserve">hal-00599444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Sm1.8Ce0.2CuO4-Ce0.9Gd0.1O1.95 composite cathode materials for intermediate temperature solid oxide fuel cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhao</w:t>
+                <w:t xml:space="preserve">Synthesis and performance of Sr1.5LaxMnO4 as cathode materials for intermediate temperature solid oxide fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Li-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Guo-Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (19), pp.12555-12560. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (14), pp.5835-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638336v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO detection in H2 reducing atmosphere with mini fuel cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study on Sm1.8Ce0.2CuO4-Ce0.9Gd0.1O1.95 composite cathode materials for intermediate temperature solid oxide fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Ping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 156 (1), pp.283-289. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (19), pp.12555-12560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599444v1</w:t>
+                <w:t xml:space="preserve">hal-00638336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the NOx selectivity for a planar YSZ sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 154 (2), pp.106-110. </w:t>
@@ -6147,274 +6147,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Udroiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553729v1</w:t>
+                <w:t xml:space="preserve">hal-00552364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Pijolat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (4), pp.683. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552364v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
               </w:r>
@@ -6439,51 +6439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6534,471 +6534,471 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina-Nicoleta Udroiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (4), pp.683-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00517389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nickel based anodes for single chamber solid oxide fuel cells : a catalytic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Udriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.200900099⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (8), pp.B1180-B1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3430074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552358v1</w:t>
+                <w:t xml:space="preserve">hal-00508540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel based anodes for single chamber solid oxide fuel cells : a catalytic study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200900099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3430074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508540v1</w:t>
+                <w:t xml:space="preserve">hal-00552358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of oxygen traces in nitrogen and hydrogen-rich atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7052,265 +7052,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of CO in H2-rich gases with a samarium doped ceria (SDC) sensor for fuel cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the NOx selectivity for a planar YSZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 141 (1), pp.7-12. </w:t>
+              <w:t xml:space="preserve">Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.589-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410122v1</w:t>
+                <w:t xml:space="preserve">hal-00451765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the NOx selectivity for a planar YSZ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of CO in H2-rich gases with a samarium doped ceria (SDC) sensor for fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (1), pp.589-592. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141 (1), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451765v1</w:t>
+                <w:t xml:space="preserve">hal-00410122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Adsorbent Material in the Performances of a Micro Gas Preconcentrator</w:t>
               </w:r>
@@ -7430,103 +7430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel based anodes for single chamber solid oxide fuel cells : a catalytic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Udriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (17), pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7573,51 +7573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterisation of a screen-printed mixed potential gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,51 +7732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zolochevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Tkachuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7853,51 +7853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Courbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7960,51 +7960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility of screen-printing technology with micro-hotplate for gas sensors and solid oxide micro fuel cell development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8102,51 +8102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity improvement of semi-conducting gas sensors by selective filter for atmospheric pollutants detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,64 +8261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of membranes and filtering films for gas sensors improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montméat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8377,51 +8377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; screen-printing inks for gas sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8506,90 +8506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of planar SOFC device using screen-printing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (12), pp.2633-2636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8661,64 +8661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montméat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8790,51 +8790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of tin oxide material by screen-printing technology for micro-machined gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kamionka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (21), pp.4333-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9074,64 +9074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, B95 (1-3), pp.83-89. </w:t>
@@ -9181,77 +9181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9292,600 +9292,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00432385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive application : Choice of materials - realization of a prototype.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of a protected gas sensor for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (4), pp.342-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2002.804530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00432300v1</w:t>
+                <w:t xml:space="preserve">emse-00431907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a protected gas sensor for automotive applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive application : Choice of materials - realization of a prototype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2002.804530⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00431907v1</w:t>
+                <w:t xml:space="preserve">emse-00432300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a platinum membrane on the sensing properties of materials based on thin and thick tin dioxide films.</w:t>
+                <w:t xml:space="preserve">The influence of a platinum membrane on the sensing properties of a tin dioxide thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montméat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.113-23. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 84 (2-3), pp.148-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00069-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4005(02)00018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00432307v1</w:t>
+                <w:t xml:space="preserve">emse-00432387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a platinum membrane on the sensing properties of a tin dioxide thin film</w:t>
+                <w:t xml:space="preserve">Effect of a platinum membrane on the sensing properties of materials based on thin and thick tin dioxide films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montméat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 84 (2-3), pp.148-59. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.113-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-4005(02)00018-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00069-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00432387v1</w:t>
+                <w:t xml:space="preserve">emse-00432307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of cerium(III) hydroxycarbonate into ceria. Part 1.--Nucleation and growth rates of ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9944,64 +9944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and growth of ceria from cerium III hydroxycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10048,64 +10048,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of cerium(III) hydroxycarbonate into ceria. Part 2.--Experimental study of the growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10196,77 +10196,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10304,90 +10304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
@@ -10429,51 +10429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10554,51 +10554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10666,51 +10666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10791,77 +10791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10886,77 +10886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11119,51 +11119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,77 +11231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11339,51 +11339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un «piège à SOx» pour la protection de capteurs NOx dans un environnement de four verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11628,51 +11628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2021 - 34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -11725,103 +11725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Meeting on Chemical Sensors - 18th IMCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11846,77 +11846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; imprimé sur support souple et fonctionnalisé pour être sélectif à NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,77 +11971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12140,51 +12140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2020, Paris, France. </w:t>
@@ -12222,77 +12222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sensors on Flexible Substrate for Ammonia Detection at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12399,51 +12399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2020, Paris, France. pp.1-74</w:t>
@@ -12466,366 +12466,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05059995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d’un incendie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32</w:t>
-[...28 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromat 2019 - European congress and exhibition on advanced materials and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006611v1</w:t>
+                <w:t xml:space="preserve">hal-02292212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d’un incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Kort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2019 - European congress and exhibition on advanced materials and processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès Français sur les Arérosols - CFA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292212v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de Capteur NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; basé sur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fonctionnalisé fonctionnant à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12850,77 +12850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12958,103 +12958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES gas sensor for selective ammonia detection at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURFOCAP’17 - 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -13101,275 +13101,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d'un incendie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication d’un capteur de gaz à base de SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par impression jet d’encre sur support souple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05185305v1</w:t>
+                <w:t xml:space="preserve">emse-05059918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d’un capteur de gaz à base de SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par impression jet d’encre sur support souple</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d'un incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Kort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CONGRES FRANÇAIS SUR LES AEROSOLS CFA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05059918v1</w:t>
+                <w:t xml:space="preserve">emse-05185305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réponse d'un capteur de suie résistif en fonction de la taille des particules</w:t>
               </w:r>
@@ -13407,51 +13407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3622 - Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de PhysicoChimie des Processus de Combustion et de l'Atmosphère (PC2A); Laboratoire de Physique des Lasers, Atomes et Molécules (PhLAM), Dec 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13476,64 +13476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'application d'un champ électrique sur la cinétique de l'oxydation pré-transitoire du zirconium et du zircaloy-4 à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13597,90 +13597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-Based Nanostructured Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AiMES 2018 Americas International Meeting on Electrochemistry and Solid State Science - 2018 ECS and SMEQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.MA2018-02 1645</w:t>
@@ -13735,64 +13735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.907, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13852,64 +13852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Meeting on Chemical Sensors - IMCS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna (Austria), Jul 2018, Vienne, Austria. pp.431 à 432 / FE.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13995,51 +13995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.987, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14073,77 +14073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two vanadium based materials as working electrode for developing a selective mixed-potential ammonia sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14190,90 +14190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and selective ammonia gas sensor based on molecularly modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14318,304 +14318,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.622, </w:t>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617448v1</w:t>
+                <w:t xml:space="preserve">hal-01617536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.456, </w:t>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617536v1</w:t>
+                <w:t xml:space="preserve">hal-01617448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-selective electrochemical sensors for Diesel exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14692,103 +14692,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a resistive soot sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">st</w:t>
@@ -14828,103 +14828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.280-283, </w:t>
@@ -14962,51 +14962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de micropréconcentrateurs pour l'analyse de traces de gaz et explosifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15087,103 +15087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrodes polarization on the response of resistive soot sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.31 à 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15217,90 +15217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NOx gas sensor for exhaust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15353,77 +15353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15455,344 +15455,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">ICC6 International Congress on Ceramics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373871v1</w:t>
+                <w:t xml:space="preserve">hal-01577423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
+                <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC6 International Congress on Ceramics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Meeting on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577423v1</w:t>
+                <w:t xml:space="preserve">hal-01373871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15977,90 +15977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a particulate matter sensor for diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.1237-1240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16094,77 +16094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16215,51 +16215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16342,77 +16342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16463,64 +16463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electrocatalytic activity of electrodes materials and polarization phenomena for detection mechanism investigation and NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; sensor optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMCS (15th International Meeting on Chemical Sensors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16539,625 +16539,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle CIMREV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01012036v1</w:t>
+                <w:t xml:space="preserve">hal-01109432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Online&amp;lt;/i&amp;gt; gas monitoring by using raman spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Allard-Breton</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nextlab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">IDHEA (International Discussions on Hydrogen Energy and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108320v1</w:t>
+                <w:t xml:space="preserve">hal-01107597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of potentiometric sensor for sodium vapor detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cambet-Petit-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDHEA (International Discussions on Hydrogen Energy and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">IMCS (15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Meeting on Chemical Sensors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107597v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of potentiometric sensor for sodium vapor detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Online&amp;lt;/i&amp;gt; gas monitoring by using raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ayrault</w:t>
+                <w:t xml:space="preserve">Sandra Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cambet-Petit-Jean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Allard-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMCS (15</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Nextlab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107401v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle CIMREV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109432v1</w:t>
+                <w:t xml:space="preserve">ujm-01012036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconcentration device for gas analysis</w:t>
               </w:r>
@@ -17182,51 +17182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17268,77 +17268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17389,77 +17389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17497,51 +17497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un préconcentrateur de gaz en technologie silicium pour la détection de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17896,77 +17896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18069,51 +18069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -18170,90 +18170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18403,51 +18403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensors based on tin dioxide for exhaust gas application, modeling of response for pure gases and for mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18550,51 +18550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18684,64 +18684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18809,64 +18809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la SFGP. "Du rayonnement scientifique à la diffusion des technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18923,77 +18923,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Metallic inks for the Fabrication of a Flexible Metal Oxide Gas Sensors by Inkjet Printing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19018,90 +19018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor Platform for Indoor Air Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Alrammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19156,51 +19156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Furnaces Emissions Measurement: SO2 Storage Catalyst Optimization for NOx Electrochemical Sensors Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19393,90 +19393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; sensor for automotive exhaust applications and control of industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19501,77 +19501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a YSZ based Oxygen and Hydrocarbon sensors for combustion control unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19661,64 +19661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Innovation en analyse industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
@@ -19786,51 +19786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19887,51 +19887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile SOFC monochambre pour la récupération d'énergie à partir d'imbrûlés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourse aux Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nancy, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19956,77 +19956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20236,51 +20236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Eurosensors 2017, Paris, 3–6 September 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20473,51 +20473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of micro-preconcentrators for the detection of gaseous species at trace level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Lalauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical sensors and biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, pp.261-291, 2012, 978-1-8482-1403-3</w:t>
@@ -20559,51 +20559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of planar potentiometric gas sensors for automotive exhaust application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleischer, Maximilian; Lehmann, Mirko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid state gas sensors - Industrial application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.215-254, 2012, Springer Series on Chemical Sensors and Biosensors, Volume 11, ISSN 1612-7617, 978-3-642-28092-4</w:t>
@@ -20632,51 +20632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de micro-préconcentrateurs pour la détection de substances chimiques à l'état de traces en phase gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Lalauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans Les Capteurs chimiques, biocapteurs et biopuces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publication, pp.239-263, 2012, Recherche Technologie Applications : Instrumentation et Capteurs, 978-2-7462-1347-0</w:t>
@@ -20750,64 +20750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20851,64 +20851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20939,64 +20939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nox sensor with catalytic filter and polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21053,77 +21053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de caractérisation de nanoparticules conductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : N°FR1756750. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21173,51 +21173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la transformation thermique de l'hydroxycarbonate de cérium III (CeOHCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) en dioxyde de cérium IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21413,51 +21413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10009-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03230852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bastian Ranarivelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02072541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grondin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126820" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanytsia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01157829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH3LZ1JZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00958519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gadacz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300165" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4SFKBVD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Huo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Valleron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Li-Ping" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Hui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guo-Ying" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.03.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.01.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udroiu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900099" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517389v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Nicoleta Udroiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udriou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3430074" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.06.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451765v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.147" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156537" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3242369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00437644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zolochevsky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tkachuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courbat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85VSNHZJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F de Rooij" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HLFXJG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mazet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GF35GFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montm&#233;at" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.04.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL0CHLG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N4W3CD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49JD9HVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431864v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGFZD230-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00173-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQ34XQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamionka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387100072" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WQDGC7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431889v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00410-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0G8CZ3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Billi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.804530" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432307v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00069-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN480L3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432387v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00018-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4W373X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soustelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104431" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QWJ1LMNC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610320v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81831-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104437" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHDPBCDD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16672" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130987" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436665v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437475v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378588v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.124" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374050v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235093v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.838" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108320v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lucas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Grimaldi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard-Breton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107401v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ayrault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cambet-Petit-Jean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank James" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872698v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872853v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156578" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432376v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841826v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109851v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109825v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Franck" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107845v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109439v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107627v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Noelle Millet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Creff" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Youssef" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/2504-3900/1/4/1097" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1041097" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163844v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marrony" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763435v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742761v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812629v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065358v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10009-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03230852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bastian Ranarivelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02072541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126820" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanytsia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01157829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH3LZ1JZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00958519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gadacz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4SFKBVD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Huo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Valleron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Li-Ping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Hui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guo-Ying" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.01.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udroiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900146" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900099" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517389v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Nicoleta Udroiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udriou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3430074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.147" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156537" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3242369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00437644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zolochevsky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tkachuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courbat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85VSNHZJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F de Rooij" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HLFXJG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mazet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GF35GFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montm&#233;at" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.04.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL0CHLG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N4W3CD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49JD9HVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431864v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGFZD230-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00173-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQ34XQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamionka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387100072" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WQDGC7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431889v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00410-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0G8CZ3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Billi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.804530" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00018-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4W373X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00069-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN480L3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soustelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104431" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QWJ1LMNC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610320v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81831-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104437" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHDPBCDD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16672" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130987" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436665v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437475v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378588v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.124" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374050v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235093v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.838" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107401v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ayrault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cambet-Petit-Jean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lucas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Grimaldi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard-Breton" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank James" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872698v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872853v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156578" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432376v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841826v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109851v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109825v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Franck" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107845v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109439v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107627v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Noelle Millet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Creff" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Youssef" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/2504-3900/1/4/1097" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1041097" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163844v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marrony" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763435v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742761v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812629v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065358v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>