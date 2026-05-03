--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -125,334 +125,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear modelling methods for a gas sensor array developed for process control applications</w:t>
+                <w:t xml:space="preserve">Development of Gold Inks for Inkjet Printing of Gas Sensors Electrodes on Plastic Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fischer</w:t>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Darves-Blanc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24113499⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13112110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04611143v1</w:t>
+                <w:t xml:space="preserve">emse-04611513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Gold Inks for Inkjet Printing of Gas Sensors Electrodes on Plastic Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and non-linear modelling methods for a gas sensor array developed for process control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+                <w:t xml:space="preserve">Quentin Darves-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rouba Alrammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (11), pp.2110. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics13112110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24113499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04611513v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04611143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Modeling of an Electrochemical YSZ-Based Gas Sensor Used in Electrolysis Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rouba Alrammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (2), pp.658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -499,51 +499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx Sensors from Sulfur Poisoning in Glass Furnaces by the Optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,64 +793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -914,51 +914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1016,464 +1016,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03662406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Measurement of Electrical Behavior of Metal/Oxide System During Zirconium Oxidation at 850 °C</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of soot deposit on a resistive sensor: proposal of an experimental calibration protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Kort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-10009-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.105783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037795v1</w:t>
+                <w:t xml:space="preserve">emse-03203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single chamber Solid Oxide Fuel Cells selective electrodes: A real chance with brownmillerite-based nanocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In Situ Measurement of Electrical Behavior of Metal/Oxide System During Zirconium Oxidation at 850 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.220⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.65 à 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-10009-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03164274v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of soot deposit on a resistive sensor: proposal of an experimental calibration protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single chamber Solid Oxide Fuel Cells selective electrodes: A real chance with brownmillerite-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Glisenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.105783. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (27), pp.14735-14747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03203120v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03164274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a selective ammonia YSZ-based sensor and modeling of its response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 338, pp.129833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1559,51 +1559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Bastian Ranarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 327, pp.112729. </w:t>
@@ -1667,64 +1667,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Giang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1801,64 +1801,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (39), pp.12343 à 12353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1931,64 +1931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3), pp.705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2035,64 +2035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the signal of a resistive soot sensor, influence of the soot nature and of the polarization voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.106495. </w:t>
@@ -2267,373 +2267,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Messaoud Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2577-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.413-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823815v1</w:t>
+                <w:t xml:space="preserve">hal-01744173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lenormand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 746, pp.413-420. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (18), pp.12750 à 12761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2577-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744173v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 256, pp.440-447. </w:t>
@@ -2697,51 +2697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,64 +2818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,77 +2952,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Development of IT-SOFC Electrodes Based on the Nanofunctionalization of La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with Oxides. PART 1: Cathodes by Means of Iron Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (12), pp.6840-6850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Al Barakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xiang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Sheng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.61. </w:t>
@@ -3337,64 +3337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced densification of cerium gadolinium oxide: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,77 +3454,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubular gas preconcentrators based on inkjet printed micro-hotplates on foil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3601,64 +3601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3705,90 +3705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of advanced morphology Au–X (X = YSZ, ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) composites as sensing electrode for solid state mixed-potential exhaust NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,77 +3969,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconcentration modeling for the optimization of a micro gas preconcentrator applied to environmental monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4258,64 +4258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4375,90 +4375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 268, pp.356-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4505,64 +4505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Ping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage oscillations in Single-Chamber Fuel Cells operating under a C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,90 +4764,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (20), pp.7184-7195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4894,77 +4894,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 242 (15), pp.811-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (32), pp.14060-14066. </w:t>
@@ -5279,64 +5279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5383,90 +5383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensors based on tin dioxide for exhaust gas application, modeling of response for pure gases and for mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5565,51 +5565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail N. Tsampas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.5-8. </w:t>
@@ -5673,51 +5673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 156 (1), pp.283-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5937,51 +5937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (19), pp.12555-12560. </w:t>
@@ -6032,77 +6032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the NOx selectivity for a planar YSZ sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6147,538 +6147,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina Udroiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552364v1</w:t>
+                <w:t xml:space="preserve">hal-00553729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Udroiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553729v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacquens</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorina-Nicoleta Udroiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (3), pp.433-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.200900099⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.683-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00491180v1</w:t>
+                <w:t xml:space="preserve">emse-00517389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (4), pp.683-692. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200900099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00517389v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00491180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel based anodes for single chamber solid oxide fuel cells : a catalytic study</w:t>
               </w:r>
@@ -6690,51 +6690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Udriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,130 +6794,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.433-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.200900099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552358v1</w:t>
@@ -6941,77 +6941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of oxygen traces in nitrogen and hydrogen-rich atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7071,77 +7071,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the NOx selectivity for a planar YSZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 141 (1), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7309,51 +7309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Adsorbent Material in the Performances of a Micro Gas Preconcentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7456,51 +7456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Udriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,51 +7573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterisation of a screen-printed mixed potential gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,51 +7732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zolochevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Tkachuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7853,51 +7853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Courbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7960,51 +7960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility of screen-printing technology with micro-hotplate for gas sensors and solid oxide micro fuel cell development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8102,51 +8102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity improvement of semi-conducting gas sensors by selective filter for atmospheric pollutants detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,51 +8261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of membranes and filtering films for gas sensors improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8377,51 +8377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; screen-printing inks for gas sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8506,51 +8506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of planar SOFC device using screen-printing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,51 +8661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montméat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of tin oxide material by screen-printing technology for micro-machined gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8932,64 +8932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kamionka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (21), pp.4333-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9074,51 +9074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9181,77 +9181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9311,51 +9311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a protected gas sensor for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9415,77 +9415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive application : Choice of materials - realization of a prototype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9551,341 +9551,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00432300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a platinum membrane on the sensing properties of a tin dioxide thin film</w:t>
+                <w:t xml:space="preserve">Effect of a platinum membrane on the sensing properties of materials based on thin and thick tin dioxide films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montméat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 84 (2-3), pp.148-59. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.113-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-4005(02)00018-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00069-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00432387v1</w:t>
+                <w:t xml:space="preserve">emse-00432307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a platinum membrane on the sensing properties of materials based on thin and thick tin dioxide films.</w:t>
+                <w:t xml:space="preserve">The influence of a platinum membrane on the sensing properties of a tin dioxide thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montméat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.113-23. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 84 (2-3), pp.148-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00069-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4005(02)00018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00432307v1</w:t>
+                <w:t xml:space="preserve">emse-00432387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of cerium(III) hydroxycarbonate into ceria. Part 1.--Nucleation and growth rates of ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9957,51 +9957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and growth of ceria from cerium III hydroxycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10061,51 +10061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of cerium(III) hydroxycarbonate into ceria. Part 2.--Experimental study of the growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10196,77 +10196,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10304,90 +10304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
@@ -10429,51 +10429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10554,51 +10554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10666,51 +10666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10791,77 +10791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10886,77 +10886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11119,51 +11119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,77 +11231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11339,51 +11339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un «piège à SOx» pour la protection de capteurs NOx dans un environnement de four verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11628,51 +11628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2021 - 34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -11738,90 +11738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Meeting on Chemical Sensors - 18th IMCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11846,51 +11846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; imprimé sur support souple et fonctionnalisé pour être sélectif à NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11984,77 +11984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montréal, Canada. pp.2163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12140,51 +12140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2020, Paris, France. </w:t>
@@ -12222,51 +12222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sensors on Flexible Substrate for Ammonia Detection at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12399,51 +12399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2020, Paris, France. pp.1-74</w:t>
@@ -12466,595 +12466,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05059995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modification de Capteur NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; basé sur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fonctionnalisé fonctionnant à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2019 - European congress and exhibition on advanced materials and processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292212v1</w:t>
+                <w:t xml:space="preserve">emse-05059908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d’un incendie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32</w:t>
-[...28 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Frequency Sensor Association (IFSA), Sep 2019, Canary Islands (tenerife), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006611v1</w:t>
+                <w:t xml:space="preserve">hal-02325772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de Capteur NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; basé sur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fonctionnalisé fonctionnant à température ambiante</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Euromat 2019 - European congress and exhibition on advanced materials and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05059908v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d’un incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Kort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès Français sur les Arérosols - CFA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325772v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES gas sensor for selective ammonia detection at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURFOCAP’17 - 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -13133,64 +13133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13267,51 +13267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -13394,64 +13394,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3622 - Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de PhysicoChimie des Processus de Combustion et de l'Atmosphère (PC2A); Laboratoire de Physique des Lasers, Atomes et Molécules (PhLAM), Dec 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13476,90 +13476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'application d'un champ électrique sur la cinétique de l'oxydation pré-transitoire du zirconium et du zircaloy-4 à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JECH 2018 - 49èmes Journées d'Études sur la Cinétique Hétérogène.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Carnot de Bourgogne (ICB); Université de Bourgogne (uB), Mar 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13735,64 +13735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.907, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13852,64 +13852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Meeting on Chemical Sensors - IMCS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna (Austria), Jul 2018, Vienne, Austria. pp.431 à 432 / FE.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13982,64 +13982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.987, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14086,77 +14086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two vanadium based materials as working electrode for developing a selective mixed-potential ammonia sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.770, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14216,51 +14216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14337,77 +14337,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14467,64 +14467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14558,51 +14558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-selective electrochemical sensors for Diesel exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14610,51 +14610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.7 à 10, </w:t>
@@ -14718,64 +14718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14841,90 +14841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.280-283, </w:t>
@@ -14956,312 +14956,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de micropréconcentrateurs pour l'analyse de traces de gaz et explosifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of electrodes polarization on the response of resistive soot sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Geara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Institut Mines-Télécom «Matériaux: réalités et nouvelles frontières»</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSENSORS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.31 à 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437475v1</w:t>
+                <w:t xml:space="preserve">hal-01378588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electrodes polarization on the response of resistive soot sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Développement de micropréconcentrateurs pour l'analyse de traces de gaz et explosifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Institut Mines-Télécom «Matériaux: réalités et nouvelles frontières»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-Télécom, Mar 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378588v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NOx gas sensor for exhaust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15366,64 +15366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15474,64 +15474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15595,77 +15595,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -15703,589 +15703,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">Effect of Catalyst Layer and Fuel Utilization on the Durability of Direct Methane SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayenne. D. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Kian Cheah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.569⟩</w:t>
+              <w:t xml:space="preserve">228th Electrochemical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Phoenix, AZ United States. pp.51-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06916.0051ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234940v1</w:t>
+                <w:t xml:space="preserve">hal-01340245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Catalyst Layer and Fuel Utilization on the Durability of Direct Methane SOFC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a particulate matter sensor for diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">228th Electrochemical Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Phoenix, AZ United States. pp.51-59, </w:t>
+              <w:t xml:space="preserve">Eurosensors 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.1237-1240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/06916.0051ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340245v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a particulate matter sensor for diesel engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernoux</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deuxièmes plénières GdR 3652 HySPàC "Hydrogène, Systèmes et Piles à Combustible" (Axe PACEOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR 3652-Philippe POGGI (SPE, UMR 6134)-Dominique GRANDJEAN (Service de la communication et de l'événementiel, Université de Corse), Oct 2015, Porticcio, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235093v1</w:t>
+                <w:t xml:space="preserve">hal-01249812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes plénières GdR 3652 HySPàC "Hydrogène, Systèmes et Piles à Combustible" (Axe PACEOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.75-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249812v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16355,64 +16355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16463,51 +16463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electrocatalytic activity of electrodes materials and polarization phenomena for detection mechanism investigation and NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; sensor optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16558,64 +16558,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16666,64 +16666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16774,64 +16774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of potentiometric sensor for sodium vapor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16908,325 +16908,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Online&amp;lt;/i&amp;gt; gas monitoring by using raman spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Allard-Breton</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nextlab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108320v1</w:t>
+                <w:t xml:space="preserve">ujm-01012036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Online&amp;lt;/i&amp;gt; gas monitoring by using raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Allard-Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nextlab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01012036v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconcentration device for gas analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17268,77 +17268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17389,77 +17389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17497,77 +17497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un préconcentrateur de gaz en technologie silicium pour la détection de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17637,90 +17637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Marlu Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhader Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17784,51 +17784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Al Barakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17896,77 +17896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18056,64 +18056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -18170,90 +18170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18291,51 +18291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Al Barakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18403,90 +18403,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensors based on tin dioxide for exhaust gas application, modeling of response for pure gases and for mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18550,64 +18550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18684,77 +18684,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France. pp.Thème 1 Article 400</w:t>
@@ -18822,51 +18822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la SFGP. "Du rayonnement scientifique à la diffusion des technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18923,77 +18923,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Metallic inks for the Fabrication of a Flexible Metal Oxide Gas Sensors by Inkjet Printing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19018,90 +19018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor Platform for Indoor Air Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rouba Alrammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19156,51 +19156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Furnaces Emissions Measurement: SO2 Storage Catalyst Optimization for NOx Electrochemical Sensors Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19320,51 +19320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference - EAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden. , pp.P1-084, 2019</w:t>
@@ -19406,77 +19406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; sensor for automotive exhaust applications and control of industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19501,64 +19501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a YSZ based Oxygen and Hydrocarbon sensors for combustion control unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19635,77 +19635,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a preconcentration for gas detection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19760,77 +19760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the combination of porous silicon and Carbopack&amp;lt;sup&amp;gt;@&amp;lt;/sup&amp;gt; B for DNT traces preconcentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19887,51 +19887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile SOFC monochambre pour la récupération d'énergie à partir d'imbrûlés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourse aux Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nancy, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19969,64 +19969,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20236,51 +20236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Eurosensors 2017, Paris, 3–6 September 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20473,51 +20473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of micro-preconcentrators for the detection of gaseous species at trace level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Lalauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical sensors and biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, pp.261-291, 2012, 978-1-8482-1403-3</w:t>
@@ -20559,51 +20559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of planar potentiometric gas sensors for automotive exhaust application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleischer, Maximilian; Lehmann, Mirko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid state gas sensors - Industrial application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.215-254, 2012, Springer Series on Chemical Sensors and Biosensors, Volume 11, ISSN 1612-7617, 978-3-642-28092-4</w:t>
@@ -20632,51 +20632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de micro-préconcentrateurs pour la détection de substances chimiques à l'état de traces en phase gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Lalauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans Les Capteurs chimiques, biocapteurs et biopuces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publication, pp.239-263, 2012, Recherche Technologie Applications : Instrumentation et Capteurs, 978-2-7462-1347-0</w:t>
@@ -20750,64 +20750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20851,64 +20851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20939,90 +20939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nox sensor with catalytic filter and polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20150055600 20150618 ; WO2016EP64046 20160617. JP Viricelle FR20150055600. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21040,64 +21040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de caractérisation de nanoparticules conductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21173,51 +21173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la transformation thermique de l'hydroxycarbonate de cérium III (CeOHCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) en dioxyde de cérium IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21413,51 +21413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10009-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03230852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bastian Ranarivelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02072541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126820" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanytsia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01157829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH3LZ1JZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00958519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gadacz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4SFKBVD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Huo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Valleron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Li-Ping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Hui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guo-Ying" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.01.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udroiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900146" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900099" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517389v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Nicoleta Udroiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udriou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3430074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.147" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156537" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3242369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00437644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zolochevsky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tkachuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courbat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85VSNHZJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F de Rooij" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HLFXJG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mazet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GF35GFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montm&#233;at" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.04.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL0CHLG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N4W3CD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49JD9HVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431864v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGFZD230-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00173-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQ34XQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamionka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387100072" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WQDGC7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431889v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00410-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0G8CZ3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Billi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.804530" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00018-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4W373X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00069-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN480L3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soustelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104431" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QWJ1LMNC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610320v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81831-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104437" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHDPBCDD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16672" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130987" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436665v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437475v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378588v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.124" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374050v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235093v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.838" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107401v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ayrault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cambet-Petit-Jean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lucas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Grimaldi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard-Breton" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank James" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872698v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872853v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156578" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432376v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841826v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109851v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109825v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Franck" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107845v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109439v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107627v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Noelle Millet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Creff" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Youssef" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/2504-3900/1/4/1097" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1041097" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163844v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marrony" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763435v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742761v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812629v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065358v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10009-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03230852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bastian Ranarivelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02072541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126820" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanytsia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01157829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH3LZ1JZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00958519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gadacz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4SFKBVD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Huo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Valleron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Li-Ping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Hui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guo-Ying" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.01.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udroiu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Nicoleta Udroiu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900099" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udriou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3430074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.147" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156537" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3242369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00437644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zolochevsky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tkachuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courbat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85VSNHZJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F de Rooij" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HLFXJG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mazet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GF35GFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montm&#233;at" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.04.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL0CHLG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N4W3CD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49JD9HVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431864v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGFZD230-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00173-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQ34XQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamionka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387100072" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WQDGC7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431889v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00410-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0G8CZ3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Billi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.804530" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432307v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00069-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN480L3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432387v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00018-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4W373X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soustelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104431" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QWJ1LMNC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610320v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81831-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104437" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHDPBCDD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16672" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130987" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436665v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378588v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.124" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437475v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374050v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235093v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.838" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107401v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ayrault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cambet-Petit-Jean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108320v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lucas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Grimaldi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard-Breton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank James" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872698v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872853v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156578" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432376v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841826v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109851v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109825v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Franck" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107845v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109439v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107627v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Noelle Millet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Creff" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Youssef" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/2504-3900/1/4/1097" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1041097" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163844v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marrony" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763435v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742761v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812629v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065358v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>