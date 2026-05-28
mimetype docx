--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -1769,525 +1769,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02892067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach of a fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based gas sensor on a flexible foil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the signal of a resistive soot sensor, influence of the soot nature and of the polarization voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Didier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TC04170B⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.126820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.126820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304842v1</w:t>
+                <w:t xml:space="preserve">hal-02183429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of a Resistive Soot Sensor to Different Mono-Disperse Soot Aerosols</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ethylene epoxidation on Ag/YSZ electrochemical catalysts: Understanding of oxygen electrode reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.106495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19030705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02072541v1</w:t>
+                <w:t xml:space="preserve">hal-02184495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the signal of a resistive soot sensor, influence of the soot nature and of the polarization voltage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
+                <w:t xml:space="preserve">A novel approach of a fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based gas sensor on a flexible foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.126820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (39), pp.12343 à 12353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TC04170B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183429v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene epoxidation on Ag/YSZ electrochemical catalysts: Understanding of oxygen electrode reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of a Resistive Soot Sensor to Different Mono-Disperse Soot Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zinola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.106495. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19030705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184495v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of key parameters on the response of a resistive soot sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 236, pp.1036-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4084,1584 +4084,1584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and mechanical percolation in graphene-latex nanocomposites</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Noël</w:t>
+                <w:t xml:space="preserve">Li-Ping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Faucheu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.08.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (2), pp.1014-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01157829v1</w:t>
+                <w:t xml:space="preserve">hal-00918061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable architecture for flexible and highly conductive graphene-polymer composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Electrical and mechanical percolation in graphene-latex nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (20), pp.5140-5145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966122v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01157829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Briault</w:t>
+                <w:t xml:space="preserve">Tunable architecture for flexible and highly conductive graphene-polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.06.061⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056363v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Ping Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (2), pp.1014-1022. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 268, pp.356-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.06.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918061v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage oscillations in Single-Chamber Fuel Cells operating under a C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixture</w:t>
+                <w:t xml:space="preserve">An all porous solid oxide fuel cell (SOFC): a bridging technology between dual and single chamber SOFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">Youmin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Medhi Bessaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201300165⟩</w:t>
+              <w:t xml:space="preserve">European Energy and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.2119-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3EE40131F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00958519v1</w:t>
+                <w:t xml:space="preserve">hal-00850758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+                <w:t xml:space="preserve">Voltage oscillations in Single-Chamber Fuel Cells operating under a C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7535-y⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.1032-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201300165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850716v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00958519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Rembelski</w:t>
+                <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Combemale</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.05.118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (20), pp.7184-7195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7535-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840106v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of oxygen reduction mechanism on Ag modified Sm&amp;lt;sub&amp;gt;1.8&amp;lt;/sub&amp;gt;Ce&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;CuO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; cathode for solid oxide fuel cell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Li-Hua Huo</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 242 (15), pp.811-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.05.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957382v1</w:t>
+                <w:t xml:space="preserve">hal-00840106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all porous solid oxide fuel cell (SOFC): a bridging technology between dual and single chamber SOFCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Medhi Bessaa</w:t>
+                <w:t xml:space="preserve">Study of oxygen reduction mechanism on Ag modified Sm&amp;lt;sub&amp;gt;1.8&amp;lt;/sub&amp;gt;Ce&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;CuO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; cathode for solid oxide fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Ping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Aguado</w:t>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlu C. Steil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Rembelski</w:t>
+                <w:t xml:space="preserve">Li-Hua Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Energy and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.2119-212. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (32), pp.14060-14066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3EE40131F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850758v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Kambolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail N. Tsampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201100064⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722640v1</w:t>
+                <w:t xml:space="preserve">hal-00683898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas sensors based on tin dioxide for exhaust gas application, modeling of response for pure gases and for mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ott</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.232⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201100064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749473v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lizarraga</w:t>
+                <w:t xml:space="preserve">Gas sensors based on tin dioxide for exhaust gas application, modeling of response for pure gases and for mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michail N. Tsampas</w:t>
+                <w:t xml:space="preserve">Arthur Valleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Burel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Ott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp.5-8. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.655-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683898v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO detection in H2 reducing atmosphere with mini fuel cell</w:t>
               </w:r>
@@ -5764,51 +5764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and performance of Sr1.5LaxMnO4 as cathode materials for intermediate temperature solid oxide fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Li-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,90 +5885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Sm1.8Ce0.2CuO4-Ce0.9Gd0.1O1.95 composite cathode materials for intermediate temperature solid oxide fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Ping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6071,51 +6071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 154 (2), pp.106-110. </w:t>
@@ -6147,802 +6147,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel based anodes for single chamber solid oxide fuel cells : a catalytic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Udriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (8), pp.B1180-B1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3430074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553729v1</w:t>
+                <w:t xml:space="preserve">hal-00508540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (4), pp.683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200900099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552364v1</w:t>
+                <w:t xml:space="preserve">hal-00552358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00517389v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gaudillère</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorina Udroiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (3), pp.433-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.200900099⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00491180v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel based anodes for single chamber solid oxide fuel cells : a catalytic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Development of Single Chamber Solid Oxide Fuel Cells (SCFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina-Nicoleta Udroiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3430074⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.683-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.200900146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508540v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00517389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests for the Use of La2Mo2O9-based Oxides as Multipurpose SOFC Core Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.433-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.200900099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552358v1</w:t>
+                <w:t xml:space="preserve">emse-00491180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of oxygen traces in nitrogen and hydrogen-rich atmosphere</w:t>
               </w:r>
@@ -7110,51 +7110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.589-592. </w:t>
@@ -7430,103 +7430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel based anodes for single chamber solid oxide fuel cells : a catalytic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Udriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (17), pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8545,51 +8545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (12), pp.2633-2636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8771,461 +8771,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00431864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of tin oxide material by screen-printing technology for micro-machined gas sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Rivière</w:t>
+                <w:t xml:space="preserve">Physico-chemical contribution of gold metallic particles to the action of oxygen on tin dioxide sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montméat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, B93 (1-3), pp.531-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-4005(03)00173-4⟩</w:t>
+              <w:t xml:space="preserve">, 2003, B95 (1-3), pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4005(03)00410-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00431893v1</w:t>
+                <w:t xml:space="preserve">emse-00431889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin dioxide gas sensor as a tool for atmospheric pollution monitoring: Problems and possibilities for improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of tin oxide material by screen-printing technology for micro-machined gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38 (21), pp.4333-46. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, B93 (1-3), pp.531-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1026387100072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4005(03)00173-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00432393v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00431893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical contribution of gold metallic particles to the action of oxygen on tin dioxide sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montméat</w:t>
+                <w:t xml:space="preserve">Tin dioxide gas sensor as a tool for atmospheric pollution monitoring: Problems and possibilities for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Lalauze</w:t>
+                <w:t xml:space="preserve">Marc Kamionka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, B95 (1-3), pp.83-89. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (21), pp.4333-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-4005(03)00410-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1026387100072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00431889v1</w:t>
+                <w:t xml:space="preserve">emse-00432393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9415,51 +9415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive application : Choice of materials - realization of a prototype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9822,363 +9822,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00432387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of cerium(III) hydroxycarbonate into ceria. Part 1.--Nucleation and growth rates of ceria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Transformation of cerium(III) hydroxycarbonate into ceria. Part 2.--Experimental study of the growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 91 (24), pp.4431-4435. </w:t>
+              <w:t xml:space="preserve">, 1995, 91 (24), pp.4437-4440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/FT9959104431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/FT9959104437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00610339v1</w:t>
+                <w:t xml:space="preserve">emse-00610343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and growth of ceria from cerium III hydroxycarbonate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Transformation of cerium(III) hydroxycarbonate into ceria. Part 1.--Nucleation and growth rates of ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 91, pp.885-892. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 91 (24), pp.4431-4435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(06)81831-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/FT9959104431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00610320v1</w:t>
+                <w:t xml:space="preserve">emse-00610339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of cerium(III) hydroxycarbonate into ceria. Part 2.--Experimental study of the growth rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Nucleation and growth of ceria from cerium III hydroxycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soustelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 91, pp.885-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(06)81831-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/FT9959104437⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">emse-00610343v1</w:t>
+                <w:t xml:space="preserve">emse-00610320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10190,247 +10190,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05064513v1</w:t>
+                <w:t xml:space="preserve">emse-05085355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05085355v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05064513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
@@ -10489,73 +10489,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian National Research Council - Institute for Microelectronics and Microsystems; Royal Society of Chemistry, Sep 2023, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">19th International Meeting on Chemical Sensors (IMCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05072967v1</w:t>
+                <w:t xml:space="preserve">emse-05069605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
@@ -10614,122 +10614,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">EUROSENSORS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian National Research Council - Institute for Microelectronics and Microsystems; Royal Society of Chemistry, Sep 2023, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05072910v1</w:t>
+                <w:t xml:space="preserve">emse-05072967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Naddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10739,513 +10739,513 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05073039v1</w:t>
+                <w:t xml:space="preserve">emse-05072910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Naddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">XI Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05072928v1</w:t>
+                <w:t xml:space="preserve">emse-05073039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
+                <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05069184v1</w:t>
+                <w:t xml:space="preserve">emse-05072928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised synthesis of nanostructured powders for the elaboration of LAMOX giant electrostrictive films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Chimique de France, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05069532v1</w:t>
+                <w:t xml:space="preserve">emse-05069184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vernoux</w:t>
+                <w:t xml:space="preserve">Optimised synthesis of nanostructured powders for the elaboration of LAMOX giant electrostrictive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Mache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pautonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on Chemical Sensors (IMCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Changchun, China</w:t>
+              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Chimique de France, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05069605v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05069532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
@@ -11898,51 +11898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire ITODYS, Université Diderot, Paris, Jun 2021, Paris, France</w:t>
@@ -12274,51 +12274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference nanoFIS 2020 - Functional Integrated nanoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Gratz, Austria</w:t>
@@ -12498,51 +12498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13120,51 +13120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d’un capteur de gaz à base de SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par impression jet d’encre sur support souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13597,90 +13597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-Based Nanostructured Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AiMES 2018 Americas International Meeting on Electrochemistry and Solid State Science - 2018 ECS and SMEQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.MA2018-02 1645</w:t>
@@ -13722,51 +13722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Flexible Sensor by Inkjet Printing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13839,51 +13839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of flexible gas sensor based on tin oxide by inkjet printing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14454,51 +14454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14571,51 +14571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-selective electrochemical sensors for Diesel exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14686,1785 +14686,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a resistive soot sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
+                <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernoux</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICC6 International Congress on Ceramics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436665v1</w:t>
+                <w:t xml:space="preserve">hal-01577423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
+                <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Meeting on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436032v1</w:t>
+                <w:t xml:space="preserve">hal-01373871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electrodes polarization on the response of resistive soot sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Development of a resistive soot sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Geara</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Transport and Air Pollution Conference (TAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378588v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de micropréconcentrateurs pour l'analyse de traces de gaz et explosifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Institut Mines-Télécom «Matériaux: réalités et nouvelles frontières»</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.280-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437475v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a NOx gas sensor for exhaust</w:t>
+                <w:t xml:space="preserve">Développement de micropréconcentrateurs pour l'analyse de traces de gaz et explosifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernoux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque Institut Mines-Télécom «Matériaux: réalités et nouvelles frontières»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-Télécom, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374050v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Influence of electrodes polarization on the response of resistive soot sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Geara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Materials Research Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSENSORS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.31 à 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577421v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a NOx gas sensor for exhaust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Romanytsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC6 International Congress on Ceramics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Meeting on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577423v1</w:t>
+                <w:t xml:space="preserve">hal-01374050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+                <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">XXV International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373871v1</w:t>
+                <w:t xml:space="preserve">hal-01577421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Catalyst Layer and Fuel Utilization on the Durability of Direct Methane SOFC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">228th Electrochemical Society Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340245v1</w:t>
+                <w:t xml:space="preserve">hal-01249808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a particulate matter sensor for diesel engine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Catalyst Layer and Fuel Utilization on the Durability of Direct Methane SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayenne. D. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Kian Cheah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.838⟩</w:t>
+              <w:t xml:space="preserve">228th Electrochemical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Phoenix, AZ United States. pp.51-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06916.0051ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235093v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Development of a particulate matter sensor for diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes plénières GdR 3652 HySPàC "Hydrogène, Systèmes et Piles à Combustible" (Axe PACEOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.1237-1240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249812v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deuxièmes plénières GdR 3652 HySPàC "Hydrogène, Systèmes et Piles à Combustible" (Axe PACEOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR 3652-Philippe POGGI (SPE, UMR 6134)-Dominique GRANDJEAN (Service de la communication et de l'événementiel, Université de Corse), Oct 2015, Porticcio, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234940v1</w:t>
+                <w:t xml:space="preserve">hal-01249812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOEN 2015 (16</w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.75-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249810v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
+                <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danick Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">ISOEN 2015 (16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Symposium on Olfaction and Electronic Noses )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249808v1</w:t>
+                <w:t xml:space="preserve">hal-01249810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electrocatalytic activity of electrodes materials and polarization phenomena for detection mechanism investigation and NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; sensor optimization</w:t>
               </w:r>
@@ -16476,51 +16476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMCS (15th International Meeting on Chemical Sensors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16653,103 +16653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDHEA (International Discussions on Hydrogen Energy and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16908,256 +16908,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Online&amp;lt;/i&amp;gt; gas monitoring by using raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Allard-Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nextlab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01012036v1</w:t>
+                <w:t xml:space="preserve">hal-01108320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Online&amp;lt;/i&amp;gt; gas monitoring by using raman spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lucas</w:t>
+                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Allard-Breton</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nextlab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108320v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01012036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconcentration device for gas analysis</w:t>
               </w:r>
@@ -17262,1037 +17262,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
+              <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848785v1</w:t>
+                <w:t xml:space="preserve">hal-00930150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Rembelski</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Combemale</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3 (International Workshop of Ionically Conducting Ceramics for Catalysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00928513v1</w:t>
+                <w:t xml:space="preserve">hal-00848785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un préconcentrateur de gaz en technologie silicium pour la détection de traces</w:t>
+                <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">IC3 (International Workshop of Ionically Conducting Ceramics for Catalysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872698v1</w:t>
+                <w:t xml:space="preserve">hal-00928513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhader Hadjar</w:t>
+                <w:t xml:space="preserve">Développement d'un préconcentrateur de gaz en technologie silicium pour la détection de traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Solid Oxide Fuel Cells (SOFC-XIII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929751v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Marlu Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhader Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Solid Oxide Fuel Cells (SOFC-XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Okinawa, Japan. pp.3023-3030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05701.3023ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850035v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Al Barakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848556v1</w:t>
+                <w:t xml:space="preserve">hal-00850035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau micro-chromatographe en phase gazeuse compatible avec le standard d'échantillonnage NeSSI&amp;lt;sup&amp;gt;™&amp;lt;/sup&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872853v1</w:t>
+                <w:t xml:space="preserve">hal-00848556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+                <w:t xml:space="preserve">Nouveau micro-chromatographe en phase gazeuse compatible avec le standard d'échantillonnage NeSSI&amp;lt;sup&amp;gt;™&amp;lt;/sup&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930150v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t>
               </w:r>
@@ -18416,90 +18416,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensors based on tin dioxide for exhaust gas application, modeling of response for pure gases and for mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18524,51 +18524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaust gas sensor based on tin dioxide for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18576,51 +18576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Olfaction and Electronic Nose ISOEN 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Brescia, Italy. pp.450-451, </w:t>
@@ -19070,51 +19070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Alrammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
@@ -19495,361 +19495,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a YSZ based Oxygen and Hydrocarbon sensors for combustion control unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a preconcentration for gas detection systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Innovation en analyse industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109851v1</w:t>
+                <w:t xml:space="preserve">hal-01109825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preconcentration for gas detection systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Franck</w:t>
+                <w:t xml:space="preserve">Development of a YSZ based Oxygen and Hydrocarbon sensors for combustion control unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Innovation en analyse industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109825v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the combination of porous silicon and Carbopack&amp;lt;sup&amp;gt;@&amp;lt;/sup&amp;gt; B for DNT traces preconcentration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
+                <w:t xml:space="preserve">PM sensor development and simulation for diesel particulate filter on board diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Noelle Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMCS (15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
@@ -19857,368 +19857,368 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Meeting on Chemical Sensors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107845v1</w:t>
+                <w:t xml:space="preserve">hal-01107627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pile SOFC monochambre pour la récupération d'énergie à partir d'imbrûlés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the combination of porous silicon and Carbopack&amp;lt;sup&amp;gt;@&amp;lt;/sup&amp;gt; B for DNT traces preconcentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourse aux Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nancy, France. 2014</w:t>
+              <w:t xml:space="preserve">IMCS (15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Meeting on Chemical Sensors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109439v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pile SOFC monochambre pour la récupération d'énergie à partir d'imbrûlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fonctionnalisation de Surfaces et Caractérisations. Pôle optique Rhône-Alpes (ORA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Bourse aux Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nancy, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107588v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM sensor development and simulation for diesel particulate filter on board diagnostic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMCS (15</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Fonctionnalisation de Surfaces et Caractérisations. Pôle optique Rhône-Alpes (ORA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107627v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20731,272 +20731,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
+                <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2021160874A1. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3107284A1; WO2021160874A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989359v1</w:t>
+                <w:t xml:space="preserve">hal-03382701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
+                <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3107284A1; WO2021160874A1. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2021160874A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382701v1</w:t>
+                <w:t xml:space="preserve">hal-04989359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nox sensor with catalytic filter and polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21066,64 +21066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : N°FR1756750. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21413,51 +21413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10009-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03230852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bastian Ranarivelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02072541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126820" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanytsia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01157829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH3LZ1JZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00958519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gadacz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4SFKBVD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Huo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Valleron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Li-Ping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Hui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guo-Ying" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.01.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udroiu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Nicoleta Udroiu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900099" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udriou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3430074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.147" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156537" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3242369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00437644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zolochevsky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tkachuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courbat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85VSNHZJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F de Rooij" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HLFXJG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mazet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GF35GFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montm&#233;at" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.04.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL0CHLG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N4W3CD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49JD9HVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431864v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGFZD230-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00173-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQ34XQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamionka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387100072" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WQDGC7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431889v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00410-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0G8CZ3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Billi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.804530" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432307v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00069-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN480L3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432387v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00018-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4W373X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soustelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104431" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QWJ1LMNC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610320v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81831-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104437" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHDPBCDD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16672" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130987" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436665v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378588v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.124" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437475v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374050v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235093v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.838" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107401v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ayrault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cambet-Petit-Jean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108320v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lucas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Grimaldi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard-Breton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank James" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872698v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872853v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156578" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432376v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841826v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109851v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109825v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Franck" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107845v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109439v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107627v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Noelle Millet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Creff" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Youssef" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/2504-3900/1/4/1097" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1041097" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163844v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marrony" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763435v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742761v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812629v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065358v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10009-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03230852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bastian Ranarivelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grondin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126820" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02072541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030705" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.05.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanytsia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01157829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH3LZ1JZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00958519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gadacz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4SFKBVD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Huo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.069" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Valleron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ott" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.232" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.04.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Li-Ping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Hui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guo-Ying" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.01.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udriou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3430074" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900099" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552364v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Udroiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200900146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Nicoleta Udroiu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491180v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.147" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156537" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3242369" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V15JFPLF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00437644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zolochevsky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tkachuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courbat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85VSNHZJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rivi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F de Rooij" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HLFXJG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mazet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GF35GFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montm&#233;at" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.04.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL0CHLG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N4W3CD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49JD9HVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431864v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.04.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGFZD230-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marchand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00410-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0G8CZ3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431893v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00173-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQ34XQ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432393v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamionka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387100072" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WQDGC7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Billi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.804530" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432307v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00069-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN480L3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432387v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00018-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4W373X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610343v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soustelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104437" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHDPBCDD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9959104431" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QWJ1LMNC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00610320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81831-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16672" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130987" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436665v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437475v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.124" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374050v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235093v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.838" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107401v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ayrault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cambet-Petit-Jean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lucas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Grimaldi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard-Breton" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108516v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank James" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872698v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872853v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156578" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432376v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841826v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109825v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Franck" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109851v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107627v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Noelle Millet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Creff" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Youssef" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duault" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107845v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109439v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/2504-3900/1/4/1097" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1041097" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163844v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marrony" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763435v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742761v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812629v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065358v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843793v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>