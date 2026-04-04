--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1876,287 +1876,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental inconsistency detection with low memory overhead</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Package Blueprint: visually analyzing and quantifying package dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Abdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Teyton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spe.2171⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (Part C), pp. 298-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975337v1</w:t>
+                <w:t xml:space="preserve">hal-00957695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Package Blueprint: visually analyzing and quantifying package dependencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Incremental inconsistency detection with low memory overhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pollet</w:t>
+                <w:t xml:space="preserve">Reda Bendraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Marcos Aurélio Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Teyton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (Part C), pp. 298-319. </w:t>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (5), pp.621-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spe.2171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957695v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of library migrations in Java</w:t>
               </w:r>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.N/A. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,248 +4912,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Extraction of Mixins in Cascading Style Sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Charpentier</w:t>
+                <w:t xml:space="preserve">Real time streaming pattern detection for eCommerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Braik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32rd IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSME.2016.15⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182065v1</w:t>
+                <w:t xml:space="preserve">hal-01433106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time streaming pattern detection for eCommerce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floréal Morandat</w:t>
+                <w:t xml:space="preserve">Automated Extraction of Mixins in Cascading Style Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blanc</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
+              <w:t xml:space="preserve">32rd IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Raleigh, United States. pp.56-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2851613.2851653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSME.2016.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433106v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pattern tracking with a language-aware tree differencing algorithm</w:t>
               </w:r>
@@ -5237,438 +5237,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can industrial partnerships bring to small-group projects to teach signal and image processing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Developer Turnover on Quality in Open-Source Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail C. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362691⟩</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bergamo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2786805.2786870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287390v1</w:t>
+                <w:t xml:space="preserve">hal-01186466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular dependencies and change-proneness: An empirical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can industrial partnerships bring to small-group projects to teach signal and image processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamil Jezek</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 22nd International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1786-1790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182053v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Developer Turnover on Quality in Open-Source Software</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blanc</w:t>
+                <w:t xml:space="preserve">Circular dependencies and change-proneness: An empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tosin Daniel Oyetoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gail C. Murphy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Jens Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Jezek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE 22nd International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montreal, Canada. pp.241-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186466v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular dependencies and change-proneness: An empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tosin Daniel Oyetoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Jezek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6060,261 +6060,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code ownership in open-source software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Foucault</w:t>
+                <w:t xml:space="preserve">Automatic extraction of developer expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Teyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Evaluation and Assessment in Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">, May 2014, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2601248.2601283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2601248.2601266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433091v1</w:t>
+                <w:t xml:space="preserve">hal-01203537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of developer expertise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Palyart</w:t>
+                <w:t xml:space="preserve">Code ownership in open-source software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Evaluation and Assessment in Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2601248.2601266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2601248.2601283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203537v1</w:t>
+                <w:t xml:space="preserve">hal-01433091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic discovery of function mappings between similar libraries</w:t>
               </w:r>
@@ -6902,51 +6902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Zurich, Switzerland. pp.260-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7108,243 +7108,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00616271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
+                <w:t xml:space="preserve">lirmm-04658994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04658994v1</w:t>
+                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of a WordNet-Like Identifier Network from Software</w:t>
               </w:r>
@@ -8045,256 +8045,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Amar</w:t>
+                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
               </w:r>
@@ -10282,51 +10282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3315935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03976601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10337-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2022.3143766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.107084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ochoa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Vinju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-10052-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal W&#322;odarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Poniszewska-Mara&#324;da" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Balla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176866v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Monce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597503.3639148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couturou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644415" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420593v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wlodarski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parvery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-SEET52601.2021.00039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosin Daniel Oyetoyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dietrich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Jezek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081834" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; W&#322;odarski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parv&#233;ry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3315935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03976601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10337-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2022.3143766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.107084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ochoa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Vinju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-10052-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal W&#322;odarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Poniszewska-Mara&#324;da" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Balla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176866v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Monce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597503.3639148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couturou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644415" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420593v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wlodarski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parvery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-SEET52601.2021.00039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosin Daniel Oyetoyan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dietrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Jezek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081834" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; W&#322;odarski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parv&#233;ry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>