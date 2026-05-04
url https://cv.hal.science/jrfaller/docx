--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -6060,261 +6060,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of developer expertise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Palyart</w:t>
+                <w:t xml:space="preserve">Code ownership in open-source software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Evaluation and Assessment in Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2601248.2601266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2601248.2601283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203537v1</w:t>
+                <w:t xml:space="preserve">hal-01433091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code ownership in open-source software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Foucault</w:t>
+                <w:t xml:space="preserve">Automatic extraction of developer expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Teyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Evaluation and Assessment in Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">, May 2014, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2601248.2601283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2601248.2601266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433091v1</w:t>
+                <w:t xml:space="preserve">hal-01203537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic discovery of function mappings between similar libraries</w:t>
               </w:r>
@@ -7916,385 +7916,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00322900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.326-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
               </w:r>
@@ -10282,51 +10282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3315935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03976601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10337-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2022.3143766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.107084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ochoa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Vinju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-10052-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal W&#322;odarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Poniszewska-Mara&#324;da" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Balla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176866v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Monce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597503.3639148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couturou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644415" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420593v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wlodarski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parvery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-SEET52601.2021.00039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosin Daniel Oyetoyan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dietrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Jezek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081834" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; W&#322;odarski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parv&#233;ry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3315935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03976601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10337-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2022.3143766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.107084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ochoa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Vinju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-10052-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal W&#322;odarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Poniszewska-Mara&#324;da" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Balla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176866v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Monce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597503.3639148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couturou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644415" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420593v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wlodarski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parvery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-SEET52601.2021.00039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosin Daniel Oyetoyan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dietrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Jezek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081834" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; W&#322;odarski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parv&#233;ry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>