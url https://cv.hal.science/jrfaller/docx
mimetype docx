--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2899,382 +2899,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the Fix? A Study of ASATs Rule Documentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-grained, accurate and scalable source differencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE/ACM International Conference on Program Comprehension (ICPC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal. pp.246-257, </w:t>
+              <w:t xml:space="preserve">ICSE '24: IEEE/ACM 46th International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3643916.3644404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3597503.3639148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450208v1</w:t>
+                <w:t xml:space="preserve">hal-04855170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained, accurate and scalable source differencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightweight Syntactic API Usage Analysis with UCov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Monce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Couturou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Degueule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE '24: IEEE/ACM 46th International Conference on Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3597503.3639148⟩</w:t>
+              <w:t xml:space="preserve">32nd IEEE/ACM International Conference on Program Comprehension (ICPC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal. pp.426-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3643916.3644415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855170v1</w:t>
+                <w:t xml:space="preserve">hal-04463475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Syntactic API Usage Analysis with UCov</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Hamdaoui</w:t>
+                <w:t xml:space="preserve">What the Fix? A Study of ASATs Rule Documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Latappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degueule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE/ACM International Conference on Program Comprehension (ICPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal. pp.426-437, </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal. pp.246-257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3643916.3644415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3643916.3644404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463475v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons for Interactive Theorem Proving Researchers from a Survey of Coq Users</w:t>
               </w:r>
@@ -3626,213 +3626,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grounded theory of Community Package Maintenance Organizations-Registered Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a Hybrid Software Development Process for Student Projects: A Controlled Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Wlodarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Parvery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSME 2021 - 37th International Conference on Software Maintenance and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE/ACM 43rd International Conference on Software Engineering: Software Engineering Education and Training (ICSE-SEET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid, Spain. pp.289-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSE-SEET52601.2021.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320556v1</w:t>
+                <w:t xml:space="preserve">hal-03659598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Hybrid Software Development Process for Student Projects: A Controlled Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A grounded theory of Community Package Maintenance Organizations-Registered Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Parvery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM 43rd International Conference on Software Engineering: Software Engineering Education and Training (ICSE-SEET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSME 2021 - 37th International Conference on Software Maintenance and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Luxembourg City / Virtual, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSE-SEET52601.2021.00039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03659598v1</w:t>
+                <w:t xml:space="preserve">hal-03320556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the Diversity of Exploratory Testing in Web Applications</w:t>
               </w:r>
@@ -4072,897 +4072,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentation Reuse: Hot or Not? An Empirical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Charpentier</w:t>
+                <w:t xml:space="preserve">Automatic identification of client-side JavaScript libraries in web applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyang Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Software Reuse (ICSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56856-0_2⟩</w:t>
+              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.670-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3019612.3019845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182142v1</w:t>
+                <w:t xml:space="preserve">hal-02182165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic identification of client-side JavaScript libraries in web applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jing Jiang</w:t>
+                <w:t xml:space="preserve">Polly: A Language-Based Approach for Custom Change Detection of Web Service Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyas Ben Hadj Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blanc</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.670-677, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.430-444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3019612.3019845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182165v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polly: A Language-Based Approach for Custom Change Detection of Web Service Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elyas Ben Hadj Yahia</w:t>
+                <w:t xml:space="preserve">Automated Generation of REST API Specification from Plain HTML Documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.430-444, </w:t>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.453-461, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182061v1</w:t>
+                <w:t xml:space="preserve">hal-02182076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generation of REST API Specification from Plain HTML Documentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanyang Cao</w:t>
+                <w:t xml:space="preserve">Telecom Show Case: An Exhibition of Old Technology Useful for Students and Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Susan.Medina@enseirb-Matmeca.Fr Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_32⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.2373-2377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182076v1</w:t>
+                <w:t xml:space="preserve">hal-01532736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telecom Show Case: An Exhibition of Old Technology Useful for Students and Teachers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+                <w:t xml:space="preserve">Empirical Study on REST APIs Usage in Android Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081635⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.614-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532736v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Study on REST APIs Usage in Android Mobile Applications</w:t>
+                <w:t xml:space="preserve">Documentation Reuse: Hot or Not? An Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Beaudry</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Service-Oriented Computing (ICSOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.614-622, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Software Reuse (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Salvador, Brazil. pp.12-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69035-3_45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56856-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182089v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSON Patch for Turning a Pull REST API into a Push</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanyang Cao</w:t>
+                <w:t xml:space="preserve">Automated Extraction of Mixins in Cascading Style Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Li Zhang</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Service-Oriented Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46295-0_27⟩</w:t>
+              <w:t xml:space="preserve">32rd IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Raleigh, United States. pp.56-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSME.2016.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433078v1</w:t>
+                <w:t xml:space="preserve">hal-02182065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time streaming pattern detection for eCommerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Braik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,180 +4967,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2851613.2851653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Extraction of Mixins in Cascading Style Sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Charpentier</w:t>
+                <w:t xml:space="preserve">JSON Patch for Turning a Pull REST API into a Push</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32rd IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Raleigh, United States. pp.56-66, </w:t>
+              <w:t xml:space="preserve">International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, BANFF, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSME.2016.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46295-0_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182065v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pattern tracking with a language-aware tree differencing algorithm</w:t>
               </w:r>
@@ -5237,438 +5237,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Developer Turnover on Quality in Open-Source Software</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can industrial partnerships bring to small-group projects to teach signal and image processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2786805.2786870⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1786-1790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186466v1</w:t>
+                <w:t xml:space="preserve">hal-01287390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can industrial partnerships bring to small-group projects to teach signal and image processing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular dependencies and change-proneness: An empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tosin Daniel Oyetoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Jezek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE 22nd International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montreal, Canada. pp.241-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287390v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular dependencies and change-proneness: An empirical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tosin Daniel Oyetoyan</w:t>
+                <w:t xml:space="preserve">Impact of Developer Turnover on Quality in Open-Source Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail C. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamil Jezek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 22nd International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bergamo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2786805.2786870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182053v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular dependencies and change-proneness: An empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tosin Daniel Oyetoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Jezek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7108,243 +7108,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00616271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04658994v1</w:t>
+                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
+                <w:t xml:space="preserve">lirmm-04658994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of a WordNet-Like Identifier Network from Software</w:t>
               </w:r>
@@ -7717,692 +7717,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00415739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of two class model normalization techniques: Obstacles and questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMDE'08: Workshop on Empirical Studies of Model-Driven Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.21-30</w:t>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322906v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach for Class Model Normalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322900v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.326-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Amar</w:t>
+                <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Olomouc, Czech Republic. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
+                <w:t xml:space="preserve">A Generic Approach for Class Model Normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italy. pp.431-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2008.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_24⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical comparison of two class model normalization techniques: Obstacles and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Olomouc, Czech Republic. pp.109-120</w:t>
+              <w:t xml:space="preserve">ESMDE'08: Workshop on Empirical Studies of Model-Driven Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322897v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Driven Engineering approach for making generic FCA/RCA tools</w:t>
               </w:r>
@@ -9347,229 +9347,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Developer Expertise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Palyart</w:t>
+                <w:t xml:space="preserve">Code Ownership in Open-Source Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965074v1</w:t>
+                <w:t xml:space="preserve">hal-00976024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Ownership in Open-Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Foucault</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of Developer Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Teyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976024v1</w:t>
+                <w:t xml:space="preserve">hal-00965074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Library Migration in Java Software</w:t>
               </w:r>
@@ -10282,51 +10282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3315935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03976601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10337-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2022.3143766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.107084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ochoa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Vinju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-10052-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal W&#322;odarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Poniszewska-Mara&#324;da" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Balla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176866v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Monce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597503.3639148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couturou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644415" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420593v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wlodarski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parvery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-SEET52601.2021.00039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosin Daniel Oyetoyan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dietrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Jezek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081834" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; W&#322;odarski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parv&#233;ry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danglot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10429-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3315935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03976601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-023-10337-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tse.2022.3143766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.107084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ochoa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Vinju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-10052-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal W&#322;odarski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Poniszewska-Mara&#324;da" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2021.106787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foucault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-019-09719-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyas Ben Hadj Yahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-015-9419-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2015.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aur&#233;lio Almeida da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2171" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82DH999X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Balla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176866v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Monce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME64153.2025.00081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597503.3639148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couturou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643916.3644404" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420593v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wlodarski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parvery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-SEET52601.2021.00039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST46399.2020.00026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyang Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Peng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019845" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_32" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan.Medina@enseirb-Matmeca.Fr Medina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081635" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belkhir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69035-3_45" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56856-0_2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2016.15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Braik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_27" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081814" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362691" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosin Daniel Oyetoyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dietrich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Jezek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail C. Murphy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2786870" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081834" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745802.2745821" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2642982" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601283" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2601248.2601266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671294" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919642v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2013.6671295" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2012.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; W&#322;odarski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parv&#233;ry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>