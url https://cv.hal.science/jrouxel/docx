--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Rouxel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur chercheur en optique à Thales Research & Technology France, Palaiseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jrouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7373-2518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200080539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of suspended MBE-grown PtSe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Gertych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Desgué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.015015. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ae203a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZooCAMNet : plankton images captured with the ZooCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaïotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/101928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan zooplankton in the Bay of Biscay: a 16-year record of individual sizes and abundances obtained using the ZooScan and ZooCAM imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grandremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Daché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1265-1282. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-1265-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan zooplankton in the Bay of Biscay: 16 years of individual sizes and abundances from the ZooScan and ZooCAM imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grandremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Daché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOSMOS: An Open Source Underwater Video Lander for Monitoring Coastal Fishes and Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gestalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.7724. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifidelity surrogate modeling based on Radial Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (5), pp.1061-1075. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-017-1703-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized differential Helmholtz resonators for photoacoustic trace gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 236, pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.06.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a miniaturized differential photoacoustic gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.396-399. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the design and fabrication of a lab-on-a-chip photoacoustic gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.957-974. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s140100957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled model for the simulation of miniaturized and integrated photoacoustic gas detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (11), pp.2119-2135. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-013-1534-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de cellules photoacoustiques miniaturisées pour la détection de traces de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de Reims Champagne-Ardenne, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015REIMS030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01526825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Rouxel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur chercheur en optique à Thales Research & Technology France, Palaiseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jrouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7373-2518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200080539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of suspended MBE-grown PtSe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Gertych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Desgué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.015015. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ae203a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan zooplankton in the Bay of Biscay: a 16-year record of individual sizes and abundances obtained using the ZooScan and ZooCAM imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grandremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Daché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1265-1282. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-1265-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan zooplankton in the Bay of Biscay: 16 years of individual sizes and abundances from the ZooScan and ZooCAM imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grandremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Daché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZooCAMNet : plankton images captured with the ZooCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Panaïotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/101928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOSMOS: An Open Source Underwater Video Lander for Monitoring Coastal Fishes and Habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gestalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.7724. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifidelity surrogate modeling based on Radial Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Durantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (5), pp.1061-1075. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-017-1703-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized differential Helmholtz resonators for photoacoustic trace gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 236, pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.06.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a miniaturized differential photoacoustic gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.396-399. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the design and fabrication of a lab-on-a-chip photoacoustic gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.957-974. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s140100957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled model for the simulation of miniaturized and integrated photoacoustic gas detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zéninari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (11), pp.2119-2135. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-013-1534-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de cellules photoacoustiques miniaturisées pour la détection de traces de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de Reims Champagne-Ardenne, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015REIMS030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01526825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="333639D3"/>
+    <w:nsid w:val="DE289F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jrouxel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7373-2518" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200080539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Gertych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rouxel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae203a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourriau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Danielou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/101928" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04556367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grandremy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dach&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1265-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvarque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gestalin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227724" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1703-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nicoletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN1QLCLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100957" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1534-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72Q2GDSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01526825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REIMS030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jrouxel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7373-2518" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200080539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Gertych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rouxel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae203a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04556367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grandremy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourriau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dach&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Danielou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1265-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/101928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvarque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gestalin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227724" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1703-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nicoletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN1QLCLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100957" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1534-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72Q2GDSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01526825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REIMS030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>