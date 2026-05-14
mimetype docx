--- v1 (2026-04-02)
+++ v2 (2026-05-14)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE289F85"/>
+    <w:nsid w:val="CA3F6BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>