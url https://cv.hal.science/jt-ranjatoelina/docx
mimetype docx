--- v0 (2026-04-02)
+++ v1 (2026-05-27)
@@ -452,739 +452,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inclusive business model revisited. An 'extended resource-based theory' definition built on the investigation of three diversified inclusive enterprises in France</w:t>
+                <w:t xml:space="preserve">What is an Inclusive Business Model ? An 'extended resource-based theory' definition built on the investigation of three inclusive enterprises in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence Atlas Association Francophone de Management International (AFMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">XXVIème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987169v1</w:t>
+                <w:t xml:space="preserve">hal-01987171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is an Inclusive Business Model ? An 'extended resource-based theory' definition built on the investigation of three inclusive enterprises in France</w:t>
+                <w:t xml:space="preserve">The inclusive business model revisited. An 'extended resource-based theory' definition built on the investigation of three diversified inclusive enterprises in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">7ème conférence Atlas Association Francophone de Management International (AFMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987171v1</w:t>
+                <w:t xml:space="preserve">hal-01987169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des business models inclusifs en faveur de personnes en situation de handicap : le cas APF Entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le business model des entreprises sociales inclusives : le cas des SIAE, des EA et des ESAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Ranjatoelina Tantely</w:t>
+                <w:t xml:space="preserve">Adam Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">XXVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896944v1</w:t>
+                <w:t xml:space="preserve">hal-01987158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is an inclusive business model? An 'extended resource-based theory' definition grounded on an investigation of three diversified inclusive enterprises in France</w:t>
+                <w:t xml:space="preserve">Des business models inclusifs en faveur de personnes en situation de handicap : le cas APF Entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th annual conference of the Strategic Management Society (SMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XXVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987165v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser l'imitation d'un business model innovant : Quatre propositions pour les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bourkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le business model des entreprises sociales inclusives : le cas des SIAE, des EA et des ESAT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+                <w:t xml:space="preserve">Des business models inclusifs en faveur de personnes en situation de handicap : le cas APF Entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ranjatoelina Tantely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987158v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des business models inclusifs en faveur de personnes en situation de handicap : le cas APF Entreprises</w:t>
+                <w:t xml:space="preserve">What is an inclusive business model? An 'extended resource-based theory' definition grounded on an investigation of three diversified inclusive enterprises in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">36th annual conference of the Strategic Management Society (SMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987160v1</w:t>
+                <w:t xml:space="preserve">hal-01987165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'orchestration de l'apprentissage de la RSE et de l'engagement social des entreprises sur les territoires : le cas de la Fondation Agir Contre l'Exclusion (FACE)</w:t>
+                <w:t xml:space="preserve">Processus d’inclusion de ressources négativement perçues par le marché. Le cas d’un spécialiste de l’insertion par l’activité économique : le groupe Vitamine T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baholet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "COMP-RSE : Compétences pour la RSE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIVème Conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987120v1</w:t>
+                <w:t xml:space="preserve">hal-01987118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’inclusion de ressources négativement perçues par le marché. Le cas d’un spécialiste de l’insertion par l’activité économique : le groupe Vitamine T</w:t>
+                <w:t xml:space="preserve">Réseau d'orchestration de l'apprentissage de la RSE et de l'engagement social des entreprises sur les territoires : le cas de la Fondation Agir Contre l'Exclusion (FACE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "COMP-RSE : Compétences pour la RSE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987118v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portefeuille de business models d'un groupe diversifié d'entreprises sociales : le cas Vitamine T</w:t>
               </w:r>
@@ -1372,64 +1372,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser l'imitation d'un business model innovant : quatre propositions pour les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bourkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1473,64 +1473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le business model des entreprises sociales inclusives Cas des « secteurs » protégé, adapté et de l'insertion par l'activité économique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tantely Ranjatoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bourkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1820,51 +1820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotovao Finaritra Manovosoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ranjatoelina Tantely" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bourkha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dewitte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baholet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01987115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotovao Finaritra Manovosoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dewitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bourkha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ranjatoelina Tantely" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baholet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01987115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>