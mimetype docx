--- v0 (2026-03-29)
+++ v1 (2026-05-17)
@@ -411,222 +411,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03541635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des fantômes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voir les défunts à Jakarta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine Barthe-Deloizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106, pp.5-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gc.7118⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 106, pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.7210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355237v1</w:t>
+                <w:t xml:space="preserve">hal-03981084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir les défunts à Jakarta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie des fantômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zara Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Barthe-Deloizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106, pp.35-53. </w:t>
+              <w:t xml:space="preserve">, 2018, 106, pp.5-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.7210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gc.7118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981084v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Local Leaders in Jakarta – a Comparative Perspective from Johannesburg</w:t>
               </w:r>
@@ -697,256 +697,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’informalité politique en ville. 8 chercheurs et 9 villes face aux modes de gouvernement urbain</w:t>
+                <w:t xml:space="preserve">Informalité politique, pouvoirs et envers des espaces urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morelle</w:t>
+                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, L'Espace politique, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01400652v1</w:t>
+                <w:t xml:space="preserve">halshs-01383369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informalité politique, pouvoirs et envers des espaces urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L’informalité politique en ville. 8 chercheurs et 9 villes face aux modes de gouvernement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sierra</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L'Espace politique, 29</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01383369v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuits américaines à Manille. Centres d’appels et nouveaux quartiers nocturnes.</w:t>
               </w:r>
@@ -1316,51 +1316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de sécurité en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1398,51 +1398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ville face à ses marges. Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,77 +2336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Barthe-Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Barthe-Deloizy</w:t>
+                <w:t xml:space="preserve">Marie Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zara Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2472,51 +2472,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse people sous les sun lights des tropismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Barthe-Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2843,51 +2843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453088v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-territoires-de-la-violence-a-jakarta-5180.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700615-20211022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Barthe-Deloizy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.7118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.7210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3806" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Permanadeli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/580/9782709927932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irasec.com/ouvrage129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-paris10.fr/recherche/metropoles-en-debat-de-constructions-de-la-ville-competitive--523462.kjsp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.7092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453088v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-territoires-de-la-violence-a-jakarta-5180.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700615-20211022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.7210" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Barthe-Deloizy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.7118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3806" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Permanadeli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/580/9782709927932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irasec.com/ouvrage129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-paris10.fr/recherche/metropoles-en-debat-de-constructions-de-la-ville-competitive--523462.kjsp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.7092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>