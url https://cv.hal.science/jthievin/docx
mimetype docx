--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -1789,230 +1789,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region.</w:t>
+                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boursier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard-Bourcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ., France. pp.Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468304v1</w:t>
+                <w:t xml:space="preserve">hal-00468216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region</w:t>
+                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard-Bourcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, ., France. pp.Affiche</w:t>
+              <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468216v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2536,51 +2536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84FCF0DC"/>
+    <w:nsid w:val="F51403D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2684,51 +2684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FBDD4A9"/>
+    <w:nsid w:val="99A3713F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2832,51 +2832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A402903"/>
+    <w:nsid w:val="473060C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2980,51 +2980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CD667BFC"/>
+    <w:nsid w:val="98BAD162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3128,51 +3128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9006E3C2"/>
+    <w:nsid w:val="6F507A58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3276,51 +3276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3D783216"/>
+    <w:nsid w:val="734C0E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3424,51 +3424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7FE8AD2F"/>
+    <w:nsid w:val="965CC7DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3572,51 +3572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="67AE03F7"/>
+    <w:nsid w:val="27F83E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3824,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jthievin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11861195X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fayt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Raghavendra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3200928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJRL0B7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamareille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;vin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grimault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard-Bourcin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jthievin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11861195X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fayt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Raghavendra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3200928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJRL0B7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamareille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;vin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grimault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard-Bourcin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>