--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1254,274 +1254,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericyclic Reactions in Ether Biofuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Mustard Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (1), pp.569-576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.035⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36, pp.499-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406740v1</w:t>
+                <w:t xml:space="preserve">hal-01510219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Mustard Gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pericyclic Reactions in Ether Biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Verdier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36, pp.499-506. </w:t>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.569-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510219v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
               </w:r>
@@ -1909,471 +1909,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-formation of oxygenated and non-oxygenated aromatics in the flames of biofuel and fuel mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical kinetics of representative quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924974v1</w:t>
+                <w:t xml:space="preserve">hal-03812602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical kinetics of representative quinones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+                <w:t xml:space="preserve">Theoretical study of H-abstraction reactions by H-atoms from selected oxygenated polycyclic aromatic hydrocarbons (OPAHs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812602v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of H-abstraction reactions by H-atoms from selected oxygenated polycyclic aromatic hydrocarbons (OPAHs)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-formation of oxygenated and non-oxygenated aromatics in the flames of biofuel and fuel mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597993v1</w:t>
+                <w:t xml:space="preserve">hal-03924974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational chemisty in the generation of detailed kinetic models for the combustion of hydrocarbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2585,90 +2585,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction kinetics of the consumption mechanism of Oxygenated polycyclic Aromatic Hydrocarbons (OPAHs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Low Carbon Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
@@ -2742,90 +2742,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction kinetics of the consumption mechanism of Oxygenated Polycyclic Aromatic Hydrocarbons (OPAHs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -3040,51 +3040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F06B31E"/>
+    <w:nsid w:val="580BEAFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3271,51 +3271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-carlos-lizardo-huerta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184743990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9638-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifali Mehrdad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Coensel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04800" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Seifali Abbas-Abadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053244v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-carlos-lizardo-huerta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184743990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9638-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifali Mehrdad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Coensel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04800" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Seifali Abbas-Abadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053244v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>