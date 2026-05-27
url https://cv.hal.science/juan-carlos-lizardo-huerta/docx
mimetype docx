--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -470,1303 +470,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Kinetic Modeling of the Ignition Delays of Cyclohexane, Cyclohexene, and Cyclohexadienes: Effect of unsaturation</w:t>
+                <w:t xml:space="preserve">Thermochemical and kinetic studies of H-abstraction reaction of benzofurans and benzodioxins by H-atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giarracca</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Isufaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Glaude</w:t>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.1017-1024. </w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1209, pp.113589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2022.113589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357403v1</w:t>
+                <w:t xml:space="preserve">hal-03520993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decisive role of pericyclic reactions in the thermal decomposition of organophosphorus compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Kinetic Modeling of the Ignition Delays of Cyclohexane, Cyclohexene, and Cyclohexadienes: Effect of unsaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giarracca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isufaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Fournet</w:t>
+                <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.-A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.719-727. </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.1017-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195795v1</w:t>
+                <w:t xml:space="preserve">hal-03357403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Lewisite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The decisive role of pericyclic reactions in the thermal decomposition of organophosphorus compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123086⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.719-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908202v1</w:t>
+                <w:t xml:space="preserve">hal-03195795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and Pyrolysis Kinetics of Chloropicrin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Lewisite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b04007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.123086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921757v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Decomposition of Phosgene and Diphosgene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">Combustion and Pyrolysis Kinetics of Chloropicrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Verdier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (1), pp.249-257. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 122 (26), pp.5735 - 5741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b04007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b09554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708227v1</w:t>
+                <w:t xml:space="preserve">hal-01921757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Nitrogen Mustard Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Thermal Decomposition of Phosgene and Diphosgene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (17), pp.3254-3262. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 122 (1), pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b09554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708219v1</w:t>
+                <w:t xml:space="preserve">hal-01708227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Mustard Gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Nitrogen Mustard Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (17), pp.3254-3262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510219v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pericyclic Reactions in Ether Biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (1), pp.569-576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Mustard Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.499-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp00111d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01309238v1</w:t>
+                <w:t xml:space="preserve">hal-01510219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp00111d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116, pp.12214-12228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp309821z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1776,51 +1910,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Oxygenated Aromatics in Atmospheric Anisole Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1879,551 +2013,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Combustion Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical kinetics of representative quinones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-formation of oxygenated and non-oxygenated aromatics in the flames of biofuel and fuel mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812602v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of H-abstraction reactions by H-atoms from selected oxygenated polycyclic aromatic hydrocarbons (OPAHs)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Chemical kinetics of representative quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597993v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-formation of oxygenated and non-oxygenated aromatics in the flames of biofuel and fuel mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of H-abstraction reactions by H-atoms from selected oxygenated polycyclic aromatic hydrocarbons (OPAHs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924974v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational chemisty in the generation of detailed kinetic models for the combustion of hydrocarbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2433,91 +2567,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of oxygenated polycyclic aromatic hydrocarbons (OPAHs) in biofuel flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,176 +2670,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique IRePSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction kinetics of the consumption mechanism of Oxygenated polycyclic Aromatic Hydrocarbons (OPAHs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Low Carbon Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2715,147 +2849,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction kinetics of the consumption mechanism of Oxygenated Polycyclic Aromatic Hydrocarbons (OPAHs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2865,114 +2999,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique des mécanismes de combustion des alcènes à basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Lorraine, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LORR0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3040,51 +3174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="580BEAFB"/>
+    <w:nsid w:val="7F1E5D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3271,51 +3405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-carlos-lizardo-huerta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184743990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9638-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifali Mehrdad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Coensel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04800" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Seifali Abbas-Abadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053244v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-carlos-lizardo-huerta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184743990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9638-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifali Mehrdad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Coensel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04800" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Seifali Abbas-Abadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053244v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>