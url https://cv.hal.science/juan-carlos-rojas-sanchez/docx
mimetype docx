--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -250,429 +250,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
+                <w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Biswajit Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Pezo</w:t>
+                <w:t xml:space="preserve">Akilan K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Arnay</w:t>
+                <w:t xml:space="preserve">Katherine Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+                <w:t xml:space="preserve">Alexandre Pofelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Gudín</w:t>
+                <w:t xml:space="preserve">Alex Frañó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021881v1</w:t>
+                <w:t xml:space="preserve">hal-05188798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable spin dynamic damping and interfacial spin transparency in Py/Ho through magnetic field modulation</w:t>
+                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingming Tian</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Chen</w:t>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiyang Ma</w:t>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingjie Guo</w:t>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.112402. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274083v1</w:t>
+                <w:t xml:space="preserve">hal-05021881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t>
+                <w:t xml:space="preserve">Tunable spin dynamic damping and interfacial spin transparency in Py/Ho through magnetic field modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biswajit Sahoo</w:t>
+                <w:t xml:space="preserve">Mingming Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akilan K</w:t>
+                <w:t xml:space="preserve">Qian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Matthews</w:t>
+                <w:t xml:space="preserve">Meiyang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pofelski</w:t>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Frañó</w:t>
+                <w:t xml:space="preserve">Qingjie Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.112402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188798v1</w:t>
+                <w:t xml:space="preserve">hal-05274083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling effective field contributions to laser-induced magnetization precession by heterostructure design</w:t>
               </w:r>
@@ -805,51 +805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced spin pumping and inverse spin Hall effect in single FePt thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,364 +1054,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t>
+                <w:t xml:space="preserve">Spin transport properties of spinel vanadate-based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+                <w:t xml:space="preserve">Antonio Peña Corredor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Xu</w:t>
+                <w:t xml:space="preserve">Laurent Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">Jérôme Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 123 (11), pp.112406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 123 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0165642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276647v1</w:t>
+                <w:t xml:space="preserve">hal-04537759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transport properties of spinel vanadate-based heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Peña Corredor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">H Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schlur</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Damas</w:t>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 123 (7), </w:t>
+              <w:t xml:space="preserve">, 2023, 123 (11), pp.112406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0165642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537759v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic spin and inverse spin Hall effect in epitaxial (111)-oriented Pt/Co bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gudín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1475,51 +1475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-to-charge conversion by spin pumping in sputtered polycrystalline Bi x Se 1 − x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel C. Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvestre Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,51 +1609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,64 +1864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of magneto-dynamic properties of permalloy/holmium heterostructures with antiferromagnetic coupled interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingming Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Kwan Johnny Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,51 +2132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,90 +2534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the spin conversion in graphene monolayer epitaxial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gudín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Guedeja-Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4134,64 +4134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (6), pp.62401 - 62401. </w:t>
@@ -4242,51 +4242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of magnetic skyrmion bubble lattices by ultrafast laser in ultrathin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,278 +4491,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-spin current conversion in high quality epitaxial Fe/Pt systems: Isotropic spin Hall angle along different in-plane crystalline directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Nonmonotonic aftereffect measurements in perpendicular synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. S Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L’vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Applegate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5079236⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.064410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.98.064410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999961v1</w:t>
+                <w:t xml:space="preserve">hal-02011615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonmonotonic aftereffect measurements in perpendicular synthetic ferrimagnets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. L’vova</w:t>
+                <w:t xml:space="preserve">Charge-spin current conversion in high quality epitaxial Fe/Pt systems: Isotropic spin Hall angle along different in-plane crystalline directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M J Applegate</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), pp.064410. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.98.064410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5079236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011615v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independence of spin-orbit torques from the exchange bias direction in N i 81 F e 19 / IrMn bilayers</w:t>
               </w:r>
@@ -8366,51 +8366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Spin-Current Generation in Bi-Substituted YIG Films with Perpendicular Magnetic Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rengifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,51 +8740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B4468D"/>
+    <w:nsid w:val="3E8C0DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8971,51 +8971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-carlos-rojas-sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7044-2785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224501712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rojassanchez_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9963-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Tian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyang Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjie Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Jarecki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fried-Conrad Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01602-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04960986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez Quispe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-Ayala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas-Tapia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mendoza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-023-01365-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04368599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Kwan Johnny Wong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobai Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054049" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laczkowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero-Torres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134436" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Deng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjun Pan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Armin Razavi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Caballero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Fern&#225;ndez Aguirre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Albornoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kolton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.96.224422" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.140405" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rortais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bottegoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.011002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076530v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rortais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottegoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/16/165801" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Nandy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rortais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Dau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13857" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Vaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4726" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614024v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rinaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.096602" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275326v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Va&#328;atka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/67001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615212v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero Torres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214405" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Vanatka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlio Bonfim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/326002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero Torres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501453p" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870835" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attan&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.106602" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas Sanchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desfonds" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambarelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attan&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3944" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03092237v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076508v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Attan&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059646" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511834v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero-Torres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238694" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-carlos-rojas-sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7044-2785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224501712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rojassanchez_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9963-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Tian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyang Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjie Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Jarecki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fried-Conrad Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01602-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04960986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez Quispe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-Ayala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas-Tapia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mendoza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-023-01365-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04368599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Kwan Johnny Wong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobai Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054049" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laczkowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero-Torres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134436" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Deng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjun Pan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Armin Razavi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Caballero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Fern&#225;ndez Aguirre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Albornoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kolton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.96.224422" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.140405" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rortais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bottegoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.011002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076530v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rortais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottegoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/16/165801" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Nandy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rortais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Dau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13857" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Vaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4726" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614024v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rinaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.096602" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275326v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Va&#328;atka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/67001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615212v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero Torres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214405" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Vanatka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlio Bonfim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/326002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero Torres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501453p" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870835" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attan&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.106602" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas Sanchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desfonds" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambarelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attan&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3944" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03092237v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076508v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Attan&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059646" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511834v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero-Torres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238694" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>