--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,8685 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8633 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> J. Carlos ROJAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juan-carlos-rojas-sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7044-2785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224501712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rojassanchez_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=n59i7yUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9963-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Pezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Arnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Gudín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable spin dynamic damping and interfacial spin transparency in Py/Ho through magnetic field modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingjie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.112402. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0253095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswajit Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akilan K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pofelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Frañó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-induced spin pumping and inverse spin Hall effect in single FePt thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (11), pp.8298-8308. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c01555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling effective field contributions to laser-induced magnetization precession by heterostructure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Jarecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fried-Conrad Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Etienne Pudell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi-Guang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01602-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the helicity of light by electrical magnetization switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pambiang Abel Dainone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Figueiredo Prestes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Morassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 627 (8005), pp.783-788. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fagot-Revurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.104203. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Study of the Influence of Dipole Interaction and Magnetic Anisotropy in Monodisperse and Nanochains Systems to Improve the Effects of Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rojas-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rojas-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (6), pp.154. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13538-023-01365-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotropic spin and inverse spin Hall effect in epitaxial (111)-oriented Pt/Co bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Gudín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Arnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (12), pp.124412. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.124412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-to-charge conversion by spin pumping in sputtered polycrystalline Bi x Se 1 − x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel C. Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestre Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won Young Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.075402. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.075402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of magneto-dynamic properties of permalloy/holmium heterostructures with antiferromagnetic coupled interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Kwan Johnny Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (26), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0169500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04368599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (11), pp.112406. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport properties of spinel vanadate-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Peña Corredor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schlur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (7), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0165642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvidyakumar Homkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.054087. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.18.054087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrimagnet GdFeCo Characterization for Spin‐Orbitronics: Large Field‐Like and Damping‐Like Torques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Céspedes-Berrocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junior Alegre-Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïs Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 16 (6), pp.2200035. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202200035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-free current-induced magnetization switching in GdFeCo: A competition between spin–orbit torques and Oersted fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïs Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Quessab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Wen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (8), pp.083903. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0091944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Céspedes-Berrocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloïse Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maccariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202007047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling transport properties of Co2MnSi Heusler epitaxial thin films with ultra-low magnetic damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Friedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.101174. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the spin conversion in graphene monolayer epitaxial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Gudín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Arnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Guedeja-Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.06111. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0048612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvidyakumar Homkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (10), pp.4433-4440. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushalya Jhuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Pattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of spin Hall angle, spin mixing conductance, and spin diffusion length in CoFeB/Ir for spin-orbitronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.102.064425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline Co$_2$ Mn-based Heusler thin films with high spin polarization and low magnetic damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (17), pp.172401. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low magnetic damping in Co 2 Mn-based Heusler compounds: promising materials for spintronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.064009. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yin Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared Efficiencies of Conversions between Charge and Spin Current by Spin-Orbit Interactions in Two-and Three-Dimensional Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (5), pp.054049. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.054049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-dependent transport characterization in metallic lateral spin valves using one-dimensional and three-dimensional modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cosset-Cheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Savero-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (134436), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.134436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin‐Orbit Torque Switching of a Nearly Compensated Ferrimagnet by Topological Surface States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanjun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Armin Razavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1901681. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201901681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-Enhanced Charge-to-Spin Conversion in Ta/Fe/Pt Multilayers Grown on Flexible Mica Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Er Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cespedes-Berrocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of magnetic skyrmion bubble lattices by ultrafast laser in ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soong-Geun Je</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titiksha Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.7362-7371. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Contribution to the Spin-Orbit Torque in Metallic-Ferrimagnetic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soong-Geun Je</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.064032. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonmonotonic aftereffect measurements in perpendicular synthetic ferrimagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L’vova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Applegate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.064410. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.98.064410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-spin current conversion in high quality epitaxial Fe/Pt systems: Isotropic spin Hall angle along different in-plane crystalline directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5079236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence of spin-orbit torques from the exchange bias direction in N i 81 F e 19 / IrMn bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Saglam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlos Carlos Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (9), pp.094407. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.98.094407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086049v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit torque-induced switching in ferrimagnetic alloys: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soong-Geun Je</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (6), pp.62401 - 62401. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5017738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess velocity of magnetic domain walls close to the depinning field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirvana Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Fernández Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas J Albornoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Kolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVB.96.224422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large enhancement of the spin Hall effect in Au by scattering with side-jump on Ta impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (14), pp.140405. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.140405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–Charge Conversion Phenomena in Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simón Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bottegoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (1), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSJ.86.011002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating exchange bias using all-optical helicity-dependent switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vallobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (14), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for spin to charge conversion in GeTe(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4941276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin to charge conversion at room temperature by spin pumping into a new type of topological insulator: α -Sn films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (9), pp.096602. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.096602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for spin-to-charge conversion by Rashba coupling in metallic states at the Fe/Ge(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Nandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13857. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient and tunable spin-to-charge conversion through Rashba coupling at oxide interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (12), pp.1261 - 1266. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in p -type germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyarzún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bottegoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (16), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/16/165801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very large domain wall velocities in Pt/Co/Gd trilayers with Dzyaloshinskii-Moriya interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaňatka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (6), pp.67001. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/113/67001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpendicular magnetization reversal in Pt/[Co/Ni]3/Al multilayers via the spin Hall effect of Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spin diffusion length of AuW alloys using spin absorption experiments in the limit of large spin-orbit interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Savero Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (21), pp.214405. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity asymmetry of Dzyaloshinskii domain walls in the creep and flow regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Vanatka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlio Bonfim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (32), pp.326002. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/326002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Pumping and Inverse Spin Hall Effect in Platinum: The Essential Role of Spin-Memory Loss at Metallic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reyren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Savero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (10), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.106602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidences of a large extrinsic spin Hall effect in AuW alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Savero-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reyren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (14), pp.142403. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4870835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Spin-Current Source Controlled by Magnetic Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Savero Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rojas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.4016-4022. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501453p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-to-charge conversion using Rashba coupling at the interface between non-magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rojas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desfonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gambarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from spin accumulation into interface states to spin injection in silicon and germanium conduction bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Cubukcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.140. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJB/E2013-31067-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from Spin Accumulation into Interface States to Spin Injection in the Germanium Conduction Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cubukcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.106603. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR qualification. Different spin current sources: from interfaces to bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Condensed Matter [cond-mat]. Université de Lorraine, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03092237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic, magnetic and structural properties of epitaxial Co2MnZ (Z=Al, Si, Ga, Ge, Sn, Sb) Heusler compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th annual conference on Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Las Vegas (NV), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co$_2$ Mn-based Heusler compounds for spintronics: Chemical order and interplay between the magnetic damping and the underlying electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-based Heusler alloys for spintronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-SNOWS 2018 - Magnetic Single Nano-Object Workshop &amp; School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial cobalt-based Heusler alloys for spintronic applications: Elaboration, structural and magnetic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP-SPIN : Prospects of future Spintronics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University, Oct 2017, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin pumping and inverse spin Hall effect in platinum and other 5 d metals: the essential role of spin-memory loss and spin-current discontinuities at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reyren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Savero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, France. pp.916729, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2059646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Hall effect in AuW alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Laczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Rojas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Savero-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reyren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9931, Spintronics IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Diego, United States. pp. 993108, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2238694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01511834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Spin-Current Generation in Bi-Substituted YIG Films with Perpendicular Magnetic Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Santiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. IEEE, pp.1-2, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTERMAGSHORTPAPERS61879.2024.10576882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8740,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E8C0DBD"/>
+    <w:nsid w:val="7F1EBC6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8971,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-carlos-rojas-sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7044-2785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224501712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rojassanchez_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9963-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Tian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyang Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjie Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Jarecki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fried-Conrad Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01602-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04960986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez Quispe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-Ayala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas-Tapia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mendoza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-023-01365-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04368599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Kwan Johnny Wong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobai Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054049" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laczkowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero-Torres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134436" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Deng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjun Pan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Armin Razavi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Caballero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Fern&#225;ndez Aguirre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Albornoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kolton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.96.224422" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.140405" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rortais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bottegoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.011002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076530v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rortais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottegoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/16/165801" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Nandy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rortais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Dau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13857" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Vaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4726" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614024v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rinaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.096602" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275326v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Va&#328;atka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/67001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615212v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero Torres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214405" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Vanatka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlio Bonfim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/326002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero Torres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501453p" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870835" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attan&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.106602" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas Sanchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desfonds" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambarelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attan&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3944" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03092237v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076508v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Attan&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059646" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511834v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero-Torres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238694" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-carlos-rojas-sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7044-2785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224501712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rojassanchez_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=n59i7yUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9963-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyang Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjie Guo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Jarecki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fried-Conrad Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01602-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04960986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez Quispe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-Ayala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas-Tapia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mendoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-023-01365-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04368599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Kwan Johnny Wong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobai Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169500" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laczkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero-Torres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Pham" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134436" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Deng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjun Pan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Armin Razavi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901681" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Caballero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Fern&#225;ndez Aguirre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Albornoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kolton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.96.224422" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laczkowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Noel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.140405" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rortais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bottegoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.011002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rinaldi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941276" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.096602" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Nandy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rortais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Dau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13857" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614031v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Vaz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4726" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rortais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bottegoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/16/165801" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275326v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Va&#328;atka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/67001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615212v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero Torres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214405" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Vanatka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlio Bonfim" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/326002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attan&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.106602" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870835" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042863v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero Torres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas Sanchez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501453p" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042921v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rojas Sanchez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desfonds" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambarelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attan&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3944" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03092237v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076508v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Attan&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059646" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511834v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Savero-Torres" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238694" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>