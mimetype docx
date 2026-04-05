--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -492,385 +492,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extract-Transform-Load Process Leveraging Computer Vision to Enable Computer Modelling of Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloann Le Guern-Dall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Camilleri</w:t>
+                <w:t xml:space="preserve">Lina M Cuenca-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Alexis Zarate-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Orjuela-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODAYS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">2024 IEEE Latin American Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bogota D.C., Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921494v1</w:t>
+                <w:t xml:space="preserve">hal-04815778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extract-Transform-Load Process Leveraging Computer Vision to Enable Computer Modelling of Smart Grids</w:t>
+                <w:t xml:space="preserve">Towards Effective Datasets for Training Data-driven Models for Smart Grid Security Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Zorgati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Latin American Conference on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bogota D.C., Colombia</w:t>
+              <w:t xml:space="preserve">PGMODAYS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815778v1</w:t>
+                <w:t xml:space="preserve">hal-04815744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Effective Datasets for Training Data-driven Models for Smart Grid Security Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
+                <w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloann Le Guern-Dall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riadh Zorgati</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMODAYS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815744v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a Network-Constrained P2P Energy Trading Scheme through Auction Mechanism</w:t>
               </w:r>
@@ -3251,51 +3251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F97DD215"/>
+    <w:nsid w:val="DFF17E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3482,51 +3482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-cuenca-silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1037-6282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAP-6853-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Cuenca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11304768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuenca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Cuenca-Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarate-Caballero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Orjuela-Aguirre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jamil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM52003.2023.10253165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Hosseinnezhad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960664" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM48719.2022.9916998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160498" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Palacios-Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/ing.investig.109551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584290v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vanin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Umar Hashmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Koirala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ergun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3404115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry P Hayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2022.3176186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sengor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mehigan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alparslan Zehir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Geaney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137160" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E Daly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121641" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3199872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2021.3124999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cuenca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-cuenca-silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1037-6282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAP-6853-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Cuenca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11304768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuenca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Cuenca-Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarate-Caballero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Orjuela-Aguirre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jamil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM52003.2023.10253165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Hosseinnezhad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960664" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM48719.2022.9916998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160498" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Palacios-Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/ing.investig.109551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584290v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vanin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Umar Hashmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Koirala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ergun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3404115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry P Hayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2022.3176186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sengor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mehigan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alparslan Zehir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Geaney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137160" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E Daly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121641" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3199872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2021.3124999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cuenca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>