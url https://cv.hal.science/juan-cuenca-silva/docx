--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -3251,51 +3251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFF17E5A"/>
+    <w:nsid w:val="1E23BDF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>