--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -107,99 +107,120 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1037-6282</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=x_-YQAIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAP-6853-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  « Planning studies for distribution grids with high penetration of distributed energy resources: the challenge of fairness in future electricity networks. » (2023).Disponible : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hal.science/tel-04752361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -229,1352 +250,1352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Active Learning-driven Acceleration of Smart Grids Security Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE PES, Oct 2025, La Valletta, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11304768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de jeux de données pour entraîner un classificateur de sécurité de réseau électrique intelligent de basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extract-Transform-Load Process Leveraging Computer Vision to Enable Computer Modelling of Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina M Cuenca-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Zarate-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Orjuela-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Latin American Conference on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bogota D.C., Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Effective Datasets for Training Data-driven Models for Smart Grid Security Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMODAYS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloann Le Guern-Dall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMODAYS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a Network-Constrained P2P Energy Trading Scheme through Auction Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'Expansion du Réseau Distribution Avec Programmation Linéaire Binaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Data Generation Strategies for Data-driven Security Assessment of Low Voltage Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Innovative Smart Grid Technologies EUROPE (ISGT-EU) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenue-based Allocation of Electricity Network Charges for Future Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orlando, United States. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESGM52003.2023.10253165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-layer Post-processing Local Energy Bids and Offers from Neighbouring Energy Communities 1 st</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Hosseinnezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-bias Allocation of Export Capacity for Distribution Network Planning with High Distributed Energy Resource Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESGM48719.2022.9916998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Communities and Sharing Economy Concepts in the Electricity Sector: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1584,1221 +1605,1489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics-Based Energy Demand Forecasting with Scarce Data in the Department of Huila, Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Palacios-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingenieria e Investigacion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15446/ing.investig.109551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Informed Identification and Allocation of Distribution Network Planning Candidates With Influence Scores and Binary Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Vanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpan Koirala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (1), pp.492-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPWRS.2024.3404115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenue-Based Allocation of Electricity Network Charges for Future Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry P Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (2), pp.1728 - 1738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tpwrs.2022.3176186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage constraint-oriented management of low carbon technologies in a large-scale distribution network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Sengor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mehigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Alparslan Zehir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran Geaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 408, pp.137160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing the grid: The key to equitable access for small-scale energy generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah E Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry P Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 349, pp.121641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies Between Low Carbon Technologies in a Large-Scale MV/LV Distribution System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mehigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Alparslan Zehir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mehigan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Sengor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran Geaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.88655 - 88666. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3199872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Bias Allocation of Export Capacity for Distribution Network Planning With High Distributed Energy Resource Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry P Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), pp.3026 - 3035. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpwrs.2021.3124999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art in Energy Communities and Sharing Economy Concepts in the Electricity Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (6), pp.5737-5746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2021.3114135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Benefits and Challenges of Large Scale MV/LV Distribution Network Modelling: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mehigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Alparslan Zehir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Sengor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciaran Geaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-informed Allocation of Energy Storage, Voltage Regulators and Infrastructure Upgrades in Distribution Network Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Vanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Ergun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El autoconsumo renovable puede hacer a los ricos más ricos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry P Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah E Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The haves and have-nots when it comes to Irish renewable energy projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry P Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rooftop renewables risk making the rich richer, as latecomers will struggle to access the grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry P Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah E Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2808,382 +3097,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning studies for distribution grids with high penetration of distributed energy resources: the challenge of fairness in future electricity networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Cuenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electric power. University College Cork, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04752361v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04752292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3251,51 +3272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E23BDF7"/>
+    <w:nsid w:val="9C03C14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3482,51 +3503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-cuenca-silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1037-6282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAP-6853-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Cuenca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11304768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuenca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Cuenca-Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarate-Caballero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Orjuela-Aguirre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jamil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM52003.2023.10253165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Hosseinnezhad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960664" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM48719.2022.9916998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160498" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Palacios-Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/ing.investig.109551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584290v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vanin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Umar Hashmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Koirala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ergun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3404115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry P Hayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2022.3176186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sengor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mehigan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alparslan Zehir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Geaney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137160" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E Daly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121641" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3199872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2021.3124999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cuenca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-cuenca-silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1037-6282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x_-YQAIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAP-6853-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752361" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Cuenca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11304768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuenca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Cuenca-Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarate-Caballero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Orjuela-Aguirre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jamil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM52003.2023.10253165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Hosseinnezhad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM48719.2022.9916998" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Palacios-Castro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/ing.investig.109551" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584290v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vanin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Umar Hashmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Koirala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ergun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3404115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry P Hayes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2022.3176186" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sengor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mehigan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alparslan Zehir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Geaney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E Daly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121641" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3199872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2021.3124999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cuenca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>