--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -66,10558 +66,10558 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of French efforts for the innovative characterisation of aerosols and cloud interactions with the future Atmosphere Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Lopatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05148244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of tropical waves on the atmospheric structure and composition above Cabo Verde during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The IASI/AERIS portal: dissemination of atmospheric data in open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Boonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CALIPSO and the field campaigns: a convergence of interest for the study of clouds and aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calipso International Symposium on Spaceborne Lidar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04599414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weather regime characterisation of the atmospheric environment leading to the development of tropical cyclones in the Northern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna and Online, Austria. pp.EGU23-4556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional pathways of Saharan dust export over the North Atlantic during the CADDIWA field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-10020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04138380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Withdrawn: Advances in Aerosol Measurements Enabled by the Clio HSRL Instrument on the NASA AOS Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hostetler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Ferrare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Denver (Colorado), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04216361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A case study of two simultaneous extreme aerosol events in the Mediterranean: The Mount Etna series of eruptions and major Saharan dust event in February 202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Riandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Online), Austria. pp.id. EGU-8281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04471834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meteorological variability and regional pollutant distributions during the summer 2022 ACROSS/PANAME campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote-sensing of aerosol atmospheric rivers over the southwest Indian Ocean in September 2017: origins, evolution and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the diurnal evolution of atmospheric ammonia over the Paris megacity from ground-based and satellite remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03033498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First multi-year ground-based measurements of NH3 total columns over the Paris region (France), from the OASIS FTIR solar observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landsheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.EGU2018-19466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01781567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ size and optical properties of dust and biomass burning aerosol over Namibia during the 2017 AEROCLO-sA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.14002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04447831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living Planet Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01313153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01306503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional distribution of a major desert dust outbreak over East Asia in March 2008 derived from IASI satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01160653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeoQAIR : Quantification de l'apport d'une plateforme d'observations Géostationnaires pour la surveillance de la Qualité de l'AIR en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weissenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convective inhibition over the Vosges and water vapor variability during COPS IOP 8b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st ICAM (International Conference on Alpine Meteorology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Aviemore, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dust aerosol radiative forcing over West Africa : A case study from the AMMA SOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndie Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calipso observations and mesoscale modelling on dust emissions and transport over the Sahel associated with the West African Monsoon Inter Tropical Discontinuity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of the IASI-O3 KOPRA product for observing midlatitude tropospheric ozone evolution for 15 years: validation with ozone sondes and consistency of the three IASI instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Gill</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-18-5049-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.9765-9786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914650v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance assessment of the IASI-O3 KOPRA product for observing midlatitude tropospheric ozone evolution for 15 years: validation with ozone sondes and consistency of the three IASI instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bock</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (19), pp.5049-5070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-5049-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884376v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variability and Regional Influences of PM2.5 in the West African Cities of Abidjan (Côte d'Ivoire) and Accra (Ghana)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arsene Ochou</w:t>
+                <w:t xml:space="preserve">Cyclogenesis in the Tropical Atlantic: First Scientific Highlights from the Clouds–Atmospheric Dynamics–Dust Interactions in West Africa (CADDIWA) Field Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EA00012A⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.E387 - E417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0230.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521429v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04475007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclogenesis in the Tropical Atlantic: First Scientific Highlights from the Clouds–Atmospheric Dynamics–Dust Interactions in West Africa (CADDIWA) Field Campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jamet</w:t>
+                <w:t xml:space="preserve">Tropical Tropospheric Ozone Distribution And Trends From In Situ And Satellite Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilann Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Lan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerald Ziemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0230.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.9975-10000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-9975-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04475007v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04763877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Tropospheric Ozone Distribution And Trends From In Situ And Satellite Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerald Ziemke</w:t>
+                <w:t xml:space="preserve">Temporal Variability and Regional Influences of PM2.5 in the West African Cities of Abidjan (Côte d'Ivoire) and Accra (Ghana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bahino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Yoboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Ochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-9975-2024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, p 468-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EA00012A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04763877v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added Value of Aerosol Observations of a Future AOS High Spectral Resolution Lidar with Respect to Classic Backscatter Spaceborne Lidar Measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La mission spatiale Atmosphere Observing System (AOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15020506⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274411v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission spatiale Atmosphere Observing System (AOS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Added Value of Aerosol Observations of a Future AOS High Spectral Resolution Lidar with Respect to Classic Backscatter Spaceborne Lidar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Deschamps</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0084⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15020506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568701v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning-Based Improvement of Aerosol Optical Depth from CHIMERE Simulations Using MODIS Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1510), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs15061510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different sources of precursors on an ozone pollution outbreak over Europe analysed with IASI+GOME2 multispectral satellite observations and model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachiko Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (13), pp.7399-7423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-7399-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 2: Large-scale and in-vortex radiative heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Podglajen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.15523-15535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-15523-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04472085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic Emissions, Plume Dispersion, and Downwind Radiative Impacts Following Mount Etna Series of Eruptions of February 21–26, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Riandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (6), pp.e2021JD035974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JD035974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03437407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of dust optical depth from multi-sensor products and MONARCH (Multiscale Online Non-hydrostatic AtmospheRe CHemistry) dust reanalysis over North Africa, the Middle East, and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Mytilinaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciamprone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Dema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.5487 - 5516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-5487-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected radiative impact of the Hunga Tonga eruption of 15th January 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Carboni</w:t>
+                <w:t xml:space="preserve">Ozone pollution during the COVID-19 lockdown in the spring of 2020 over Europe, analysed from satellite observations, in situ measurements, and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00618-z⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.4471-4489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-4471-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03869352v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone pollution during the COVID-19 lockdown in the spring of 2020 over Europe, analysed from satellite observations, in situ measurements, and models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">The unexpected radiative impact of the Hunga Tonga eruption of 15th January 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-4471-2022⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00618-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726912v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24 h Evolution of an Exceptional HONO Plume Emitted by the Record-Breaking 2019/2020 Australian Wildfire Tracked from Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (9), pp.1485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos13091485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Middle East's severe dust storms in spring 2022: Triggers and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Nelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Bozkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 296, pp.119539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke in the river: an Aerosols, Radiation and Clouds in southern Africa (AEROCLO-sA) case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (8), pp.5701-5724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-22-5701-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03657331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Distribution of Biomass Burning Aerosols from Australian Wildfires Observed by TROPOMI Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Derognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (11), pp.2582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs14112582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03688225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution WRF-Chem model over Asia: Physics and chemistry evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Giani</w:t>
+                <w:t xml:space="preserve">A Comprehensive Description of Multi-Term LSM for Applying Multiple a Priori Constraints in Problems of Atmospheric Remote Sensing: GRASP Algorithm, Concept, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Litvinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Lopatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Lapyonok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.118004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.706851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2021.706851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278583v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03435399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Description of Multi-Term LSM for Applying Multiple a Priori Constraints in Problems of Atmospheric Remote Sensing: GRASP Algorithm, Concept, and Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatyana Lapyonok</w:t>
+                <w:t xml:space="preserve">Summertime dust storms over the Arabian Peninsula and impacts on radiation, circulation, cloud development and rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsen.2021.706851⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 250, pp.105364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.105364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03435399v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime dust storms over the Arabian Peninsula and impacts on radiation, circulation, cloud development and rain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noor Alshamsi</w:t>
+                <w:t xml:space="preserve">High spatial resolution WRF-Chem model over Asia: Physics and chemistry evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Castruccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.105364⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.118004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.118004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253270v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Retrieval of Volcanic Sulphate Aerosols from IASI Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Guermazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13091808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent ozone trends in the Chinese free troposphere: role of the local emission reductions and meteorology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Cohen</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (20), pp.16001 - 16025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-16001-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411446v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+                <w:t xml:space="preserve">Recent ozone trends in the Chinese free troposphere: role of the local emission reductions and meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hauglustaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (20), pp.16001 - 16025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-16001-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320314v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud Cover over the Sahara during the Summer and Associated Circulation Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Selami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos12040428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03185196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">A study of the influence of tropospheric subsidence on spring and summer surface ozone concentrations at the JRC Ispra station in northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Roland Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Roveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hjorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.1861 - 1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-1861-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003142v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Atmospheric Drivers of the Major Saharan Dust Storm in June 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andreas Fink</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902923v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the influence of tropospheric subsidence on spring and summer surface ozone concentrations at the JRC Ispra station in northern Italy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">Atmospheric ammonia (NH&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;) over the Paris megacity: 9 years of total column observations from ground-based infrared remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-1861-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.3923-3937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3923-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003126v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03721898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric ammonia (NH&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;) over the Paris megacity: 9 years of total column observations from ground-based infrared remote sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knippertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3923-2020⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (731), pp.2731-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03721898v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Drivers of the Major Saharan Dust Storm in June 2020</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090102⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278557v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar Cyclones at the Origin of the Reoccurrence of the Maud Rise Polynya in Austral Winter 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Eayrs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.5251 - 5267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019jd030618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Tropospheric ozone from 1877 to 2016, observed levels, trends and uncertainties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone retrieval from thermal infrared nadir satellite measurements: Towards more adaptability of the constraint using a self-adapting regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sgheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.106577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02317219v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone retrieval from thermal infrared nadir satellite measurements: Towards more adaptability of the constraint using a self-adapting regularization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Tropospheric ozone from 1877 to 2016, observed levels, trends and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tarasick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian E. Galbally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen R. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin G. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106577⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), art. 39 (72 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365313v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02317219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclogenesis and Density Currents in the Middle East and the Associated Dust Activity in September 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Gokcen Isik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cihan Dundar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences9090376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Present-day distribution and trends of tropospheric ozone relevant to climate and global atmospheric chemistry model evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">Transboundary ozone pollution across East Asia: daily evolution and photochemical production analysed by IASI + GOME2 multispectral satellite observations and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yugo Kanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Takigawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.291⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9499-9525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9499-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01799693v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transboundary ozone pollution across East Asia: daily evolution and photochemical production analysed by IASI + GOME2 multispectral satellite observations and models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of dust-layer heights from active and passive satellite sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arve Kylling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Klüser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9499-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.2911-2936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-2911-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365312v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of dust-layer heights from active and passive satellite sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lars Klüser</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-2911-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279067v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Present-day distribution and trends of tropospheric ozone relevant to climate and global atmospheric chemistry model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.art: 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364072v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01799693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation on the origin of regional springtime ozone episodes in the western Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Dust emission and transport over Iraq associated with the summer Shamal winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-3905-2017⟩</w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276840v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01412905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">Potential of multispectral synergism for observing ozone pollution by combining IASI-NG and UVNS measurements from the EPS-SG satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62165⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.1281-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-1281-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01762711v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust emission and transport over Iraq associated with the summer Shamal winds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An investigation on the origin of regional springtime ozone episodes in the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie R. Banks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hjorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.3905-3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-3905-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01412905v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of multispectral synergism for observing ozone pollution by combining IASI-NG and UVNS measurements from the EPS-SG satellite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-1281-2017⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278607v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-peak accumulation and coarse modes observed from AERONET retrieved aerosol volume size distribution in Beijing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (4), pp.537-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00703-016-0435-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major desert dust outbreak over East Asia in March 2008 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (14), pp.7099-7127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JD022406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime tropospheric-ozone variability over the Mediterranean basin observed with IASI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cuesta</w:t>
+                <w:t xml:space="preserve">Synoptic-scale dust emissions over the Sahara Desert initiated by a moist convective cold pool in early August 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Janiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcgraw-Herdeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10589-2014⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (685), pp.2591-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279227v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic-scale dust emissions over the Sahara Desert initiated by a moist convective cold pool in early August 2006</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Mcgraw-Herdeg</w:t>
+                <w:t xml:space="preserve">Summertime tropospheric-ozone variability over the Mediterranean basin observed with IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2326⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (19), pp.10589-10600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10589-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932338v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite observation of lowermost tropospheric ozone by multispectral synergism of IASI thermal infrared and GOME-2 ultraviolet measurements over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (19), pp.9675-9693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-9675-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust transport over Iraq and northwest Iran associated with winter Shamal: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Abdi-Vishkaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Oolman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (D3), pp.D03201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JD016339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplatform observations of dust vertical distribution during transport over northwest Iran in the summertime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Abdi Vishkaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid R. Khalesifard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (D5), pp.D05206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JD014573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar beams in opposite directions for quality assessment of Cloud-Aerosol Lidar with Orthogonal Polarization spaceborne measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dust emission and transport associated with a Saharan depression: February 2007 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henri Flamant</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.49.002232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (D4), pp.D00H27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JD012390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138415v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Genau</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581327v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust emission and transport associated with a Saharan depression: February 2007 case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lidar beams in opposite directions for quality assessment of Cloud-Aerosol Lidar with Orthogonal Polarization spaceborne measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Earle Williams</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henri Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JD012390⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (12), pp.2232-2243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.49.002232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503045v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 191, pp.19 - 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510579v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01504075v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Genau</w:t>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Newsroom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592223v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01504075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study of CO2, CO and Particles Content Evolution in the Suburban Atmospheric Boundary Layer Using a 2-μm Doppler DIAL, a 1-μm Backscatter Lidar and an Array of In-situ Sensors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiplatform observations of the seasonal evolution of the Saharan atmospheric boundary layer in Tamanrasset, Algeria, in the framework of the African Monsoon Multidisciplinary Analysis field campaign conducted in 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Edouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-008-9296-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C07. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03115983v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform observations of the seasonal evolution of the Saharan atmospheric boundary layer in Tamanrasset, Algeria, in the framework of the African Monsoon Multidisciplinary Analysis field campaign conducted in 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Case Study of CO2, CO and Particles Content Evolution in the Suburban Atmospheric Boundary Layer Using a 2-μm Doppler DIAL, a 1-μm Backscatter Lidar and an Array of In-situ Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JD009417⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (3), pp.381-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-008-9296-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311302v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical 2-μm Heterodyne Differential Absorption Lidar Measurements of Mean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mixing Ratio in the Troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (9), pp.1477-1497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2008JTECHA1070.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic technique combining elastic backscatter lidar data and sunphotometer AERONET inversion for retrieval by layer of aerosol optical and microphysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (25), pp.4598-4611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.47.004598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of average CO2 fluxes by combining in situ CO2 measurements and backscatter lidar information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (D10301), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006JD008190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191971v1</w:t>
-              </w:r>
-[...2593 lines deleted...]
-                <w:t xml:space="preserve">hal-00326823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10674,51 +10674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10782,51 +10782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10851,103 +10851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mountain-valley breeze circulations on the formation and maintenance of dry lids in the COPS region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISARS 2010 (International Symposium for the Advancement of Boundary Layer Remote Sensing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
@@ -11008,103 +11008,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Aerosol Observations from the Future Spaceborne Lidar Onboard the AOS Mission into the MOCAGE Chemistry: Transport Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Schmisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Virtual conference, United States. Springer International Publishing, pp.645-651, 2023, Springer Atmospheric Sciences, </w:t>
@@ -11311,51 +11311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yoboue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ochou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00012A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-9975-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020506" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Mytilinaios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciamprone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dema" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5487-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fonseca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Nelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Bozkurt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119539" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-5701-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crippa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Marco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Castruccio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Litvinov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lapyonok" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.706851" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alshamsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.105364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03185196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Selami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040428" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721898v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3923-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weston" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Eayrs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jd030618" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278535v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gokcen Isik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Dundar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9090376" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Kylling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandenbussche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Capelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kl&#252;ser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2911-2018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Banks" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2016.11.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-016-0435-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Janiga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgraw-Herdeg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2326" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660312v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi-Vishkaee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Oolman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016339" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi Vishkaee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Flamant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Khalesifard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014573" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.002232" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012390" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311302v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009417" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322701v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1070.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004598" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191971v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008190" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMC57HHX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4556" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04138380v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hostetler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Ferrare" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Burton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Powell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7808" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01781567v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04447831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Mallet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251769v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Schmisser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04138380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hostetler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Ferrare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Burton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Powell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01781567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04447831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-9975-2024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Giordano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yoboue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ochou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00012A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deschamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020506" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Mytilinaios" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciamprone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dema" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5487-2023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fonseca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Nelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Bozkurt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119539" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-5701-2022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Litvinov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lapyonok" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.706851" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alshamsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.105364" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crippa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Marco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Castruccio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03185196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Selami" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040428" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weston" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721898v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3923-2020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Eayrs" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jd030618" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278535v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gokcen Isik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Dundar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9090376" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Kylling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandenbussche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Capelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kl&#252;ser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2911-2018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412905v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Banks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2016.11.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-016-0435-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932338v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Janiga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgraw-Herdeg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2326" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660312v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi-Vishkaee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Oolman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016339" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi Vishkaee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Flamant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Khalesifard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014573" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012390" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138415v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.002232" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loth" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009417" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1070.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004598" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008190" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMC57HHX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251769v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Schmisser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>