--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,10558 +66,10558 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance assessment of the IASI-O3 KOPRA product for observing midlatitude tropospheric ozone evolution for 15 years: validation with ozone sondes and consistency of the three IASI instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (19), pp.5049-5070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-5049-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914650v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.9765-9786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal Variability and Regional Influences of PM2.5 in the West African Cities of Abidjan (Côte d'Ivoire) and Accra (Ghana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bahino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Yoboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Ochou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, p 468-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EA00012A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclogenesis in the Tropical Atlantic: First Scientific Highlights from the Clouds–Atmospheric Dynamics–Dust Interactions in West Africa (CADDIWA) Field Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.E387 - E417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0230.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04475007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropical Tropospheric Ozone Distribution And Trends From In Situ And Satellite Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilann Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Lan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerald Ziemke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.9975-10000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-9975-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04763877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Added Value of Aerosol Observations of a Future AOS High Spectral Resolution Lidar with Respect to Classic Backscatter Spaceborne Lidar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15020506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine Learning-Based Improvement of Aerosol Optical Depth from CHIMERE Simulations Using MODIS Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1510), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15061510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 2: Large-scale and in-vortex radiative heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.15523-15535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-15523-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04472085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of different sources of precursors on an ozone pollution outbreak over Europe analysed with IASI+GOME2 multispectral satellite observations and model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachiko Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (13), pp.7399-7423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7399-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission spatiale Atmosphere Observing System (AOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcanic Emissions, Plume Dispersion, and Downwind Radiative Impacts Following Mount Etna Series of Eruptions of February 21–26, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Riandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (6), pp.e2021JD035974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JD035974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03437407v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of dust optical depth from multi-sensor products and MONARCH (Multiscale Online Non-hydrostatic AtmospheRe CHemistry) dust reanalysis over North Africa, the Middle East, and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Mytilinaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Basart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciamprone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Dema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.5487 - 5516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-5487-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The unexpected radiative impact of the Hunga Tonga eruption of 15th January 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00618-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozone pollution during the COVID-19 lockdown in the spring of 2020 over Europe, analysed from satellite observations, in situ measurements, and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.4471-4489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-4471-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24 h Evolution of an Exceptional HONO Plume Emitted by the Record-Breaking 2019/2020 Australian Wildfire Tracked from Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13091485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Middle East's severe dust storms in spring 2022: Triggers and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Bozkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.119539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-Dimensional Distribution of Biomass Burning Aerosols from Australian Wildfires Observed by TROPOMI Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Derognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14112582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03688225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smoke in the river: an Aerosols, Radiation and Clouds in southern Africa (AEROCLO-sA) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.5701-5724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-5701-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03657331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High spatial resolution WRF-Chem model over Asia: Physics and chemistry evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Castruccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.118004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.118004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Description of Multi-Term LSM for Applying Multiple a Priori Constraints in Problems of Atmospheric Remote Sensing: GRASP Algorithm, Concept, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Litvinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Lopatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Lapyonok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.706851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2021.706851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03435399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summertime dust storms over the Arabian Peninsula and impacts on radiation, circulation, cloud development and rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 250, pp.105364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.105364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Retrieval of Volcanic Sulphate Aerosols from IASI Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Guermazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13091808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent ozone trends in the Chinese free troposphere: role of the local emission reductions and meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hauglustaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (20), pp.16001 - 16025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-16001-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloud Cover over the Sahara during the Summer and Associated Circulation Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Selami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12040428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03185196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knippertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (731), pp.2731-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of the influence of tropospheric subsidence on spring and summer surface ozone concentrations at the JRC Ispra station in northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Roland Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Roveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hjorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.1861 - 1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-1861-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003126v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric ammonia (NH&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;) over the Paris megacity: 9 years of total column observations from ground-based infrared remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.3923-3937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3923-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03721898v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Atmospheric Drivers of the Major Saharan Dust Storm in June 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropospheric ozone retrieval from thermal infrared nadir satellite measurements: Towards more adaptability of the constraint using a self-adapting regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sgheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.106577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Tropospheric ozone from 1877 to 2016, observed levels, trends and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tarasick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian E. Galbally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen R. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin G. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), art. 39 (72 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02317219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polar Cyclones at the Origin of the Reoccurrence of the Maud Rise Polynya in Austral Winter 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Eayrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.5251 - 5267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019jd030618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclogenesis and Density Currents in the Middle East and the Associated Dust Activity in September 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Gokcen Isik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cihan Dundar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9090376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Present-day distribution and trends of tropospheric ozone relevant to climate and global atmospheric chemistry model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.art: 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01799693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transboundary ozone pollution across East Asia: daily evolution and photochemical production analysed by IASI + GOME2 multispectral satellite observations and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yugo Kanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Takigawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9499-9525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9499-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of dust-layer heights from active and passive satellite sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arve Kylling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Klüser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.2911-2936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-2911-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An investigation on the origin of regional springtime ozone episodes in the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hjorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.3905-3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-3905-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dust emission and transport over Iraq associated with the summer Shamal winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2016.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01412905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of multispectral synergism for observing ozone pollution by combining IASI-NG and UVNS measurements from the EPS-SG satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.1281-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-1281-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-peak accumulation and coarse modes observed from AERONET retrieved aerosol volume size distribution in Beijing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengqiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (4), pp.537-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00703-016-0435-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional distribution of a major desert dust outbreak over East Asia in March 2008 derived from IASI satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (14), pp.7099-7127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JD022406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summertime tropospheric-ozone variability over the Mediterranean basin observed with IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (19), pp.10589-10600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10589-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synoptic-scale dust emissions over the Sahara Desert initiated by a moist convective cold pool in early August 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Janiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcgraw-Herdeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (685), pp.2591-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satellite observation of lowermost tropospheric ozone by multispectral synergism of IASI thermal infrared and GOME-2 ultraviolet measurements over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (19), pp.9675-9693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-9675-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dust transport over Iraq and northwest Iran associated with winter Shamal: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Abdi-Vishkaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Oolman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (D3), pp.D03201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplatform observations of dust vertical distribution during transport over northwest Iran in the summertime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Abdi Vishkaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henri Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid R. Khalesifard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D5), pp.D05206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD014573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidar beams in opposite directions for quality assessment of Cloud-Aerosol Lidar with Orthogonal Polarization spaceborne measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henri Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (12), pp.2232-2243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.49.002232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 191, pp.19 - 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dust emission and transport associated with a Saharan depression: February 2007 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (D4), pp.D00H27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JD012390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01504075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Case Study of CO2, CO and Particles Content Evolution in the Suburban Atmospheric Boundary Layer Using a 2-μm Doppler DIAL, a 1-μm Backscatter Lidar and an Array of In-situ Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (3), pp.381-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-008-9296-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical 2-μm Heterodyne Differential Absorption Lidar Measurements of Mean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mixing Ratio in the Troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (9), pp.1477-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2008JTECHA1070.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplatform observations of the seasonal evolution of the Saharan atmospheric boundary layer in Tamanrasset, Algeria, in the framework of the African Monsoon Multidisciplinary Analysis field campaign conducted in 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Edouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C07. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergetic technique combining elastic backscatter lidar data and sunphotometer AERONET inversion for retrieval by layer of aerosol optical and microphysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (25), pp.4598-4611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.004598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieval of average CO2 fluxes by combining in situ CO2 measurements and backscatter lidar information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D10301), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD008190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of French efforts for the innovative characterisation of aerosols and cloud interactions with the future Atmosphere Observing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Lopatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05148244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tropical waves on the atmospheric structure and composition above Cabo Verde during the CADDIWA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurus Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IASI/AERIS portal: dissemination of atmospheric data in open access</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maya George</w:t>
+                <w:t xml:space="preserve">CALIPSO and the field campaigns: a convergence of interest for the study of clouds and aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Calipso International Symposium on Spaceborne Lidar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951483v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04599414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALIPSO and the field campaigns: a convergence of interest for the study of clouds and aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Blanchard</w:t>
+                <w:t xml:space="preserve">The IASI/AERIS portal: dissemination of atmospheric data in open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Boonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calipso International Symposium on Spaceborne Lidar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04599414v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather regime characterisation of the atmospheric environment leading to the development of tropical cyclones in the Northern Tropical Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+                <w:t xml:space="preserve">A case study of two simultaneous extreme aerosol events in the Mediterranean: The Mount Etna series of eruptions and major Saharan dust event in February 202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Riandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4556⟩</w:t>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Online), Austria. pp.id. EGU-8281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04473409v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04471834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional pathways of Saharan dust export over the North Atlantic during the CADDIWA field campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+                <w:t xml:space="preserve">Meteorological variability and regional pollutant distributions during the summer 2022 ACROSS/PANAME campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-10020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10020⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04138380v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawn: Advances in Aerosol Measurements Enabled by the Clio HSRL Instrument on the NASA AOS Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Powell</w:t>
+                <w:t xml:space="preserve">Weather regime characterisation of the atmospheric environment leading to the development of tropical cyclones in the Northern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna and Online, Austria. pp.EGU23-4556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04216361v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of two simultaneous extreme aerosol events in the Mediterranean: The Mount Etna series of eruptions and major Saharan dust event in February 202</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Riandet</w:t>
+                <w:t xml:space="preserve">Three-dimensional pathways of Saharan dust export over the North Atlantic during the CADDIWA field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8281⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-10020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04471834v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04138380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological variability and regional pollutant distributions during the summer 2022 ACROSS/PANAME campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Meleux</w:t>
+                <w:t xml:space="preserve">Withdrawn: Advances in Aerosol Measurements Enabled by the Clio HSRL Instrument on the NASA AOS Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hostetler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Ferrare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Denver (Colorado), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278451v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04216361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote-sensing of aerosol atmospheric rivers over the southwest Indian Ocean in September 2017: origins, evolution and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03636929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the diurnal evolution of atmospheric ammonia over the Paris megacity from ground-based and satellite remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03033498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First multi-year ground-based measurements of NH3 total columns over the Paris region (France), from the OASIS FTIR solar observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landsheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.EGU2018-19466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01781567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ size and optical properties of dust and biomass burning aerosol over Namibia during the 2017 AEROCLO-sA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.14002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04447831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Pague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01313153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01306503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major desert dust outbreak over East Asia in March 2008 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01160653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoQAIR : Quantification de l'apport d'une plateforme d'observations Géostationnaires pour la surveillance de la Qualité de l'AIR en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective inhibition over the Vosges and water vapor variability during COPS IOP 8b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st ICAM (International Conference on Alpine Meteorology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aviemore, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust aerosol radiative forcing over West Africa : A case study from the AMMA SOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndie Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calipso observations and mesoscale modelling on dust emissions and transport over the Sahel associated with the West African Monsoon Inter Tropical Discontinuity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Bou Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326823v1</w:t>
-              </w:r>
-[...7932 lines deleted...]
-                <w:t xml:space="preserve">hal-01191971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10674,51 +10674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10782,51 +10782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10851,103 +10851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mountain-valley breeze circulations on the formation and maintenance of dry lids in the COPS region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISARS 2010 (International Symposium for the Advancement of Boundary Layer Remote Sensing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
@@ -11008,103 +11008,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Aerosol Observations from the Future Spaceborne Lidar Onboard the AOS Mission into the MOCAGE Chemistry: Transport Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Schmisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Virtual conference, United States. Springer International Publishing, pp.645-651, 2023, Springer Atmospheric Sciences, </w:t>
@@ -11311,51 +11311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04138380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hostetler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Ferrare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Burton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Powell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01781567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04447831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-9975-2024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Giordano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yoboue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ochou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00012A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deschamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020506" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Mytilinaios" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciamprone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dema" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5487-2023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fonseca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Nelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Bozkurt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119539" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-5701-2022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Litvinov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lapyonok" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.706851" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alshamsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.105364" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crippa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Marco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Castruccio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03185196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Selami" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040428" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weston" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721898v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3923-2020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Eayrs" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jd030618" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278535v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gokcen Isik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Dundar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9090376" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Kylling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandenbussche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Capelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kl&#252;ser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2911-2018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412905v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Banks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2016.11.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-016-0435-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932338v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Janiga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgraw-Herdeg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2326" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660312v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi-Vishkaee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Oolman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016339" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi Vishkaee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Flamant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Khalesifard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014573" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012390" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138415v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.002232" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loth" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009417" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1070.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004598" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008190" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMC57HHX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251769v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Schmisser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yoboue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ochou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00012A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-9975-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020506" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Mytilinaios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciamprone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dema" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5487-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fonseca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Nelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Bozkurt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119539" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-5701-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crippa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Marco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Castruccio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Litvinov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lapyonok" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.706851" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alshamsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.105364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03185196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Selami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040428" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721898v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3923-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weston" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Eayrs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jd030618" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278535v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gokcen Isik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Dundar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9090376" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Kylling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandenbussche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Capelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kl&#252;ser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2911-2018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Banks" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2016.11.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-016-0435-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Janiga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgraw-Herdeg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2326" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660312v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi-Vishkaee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Oolman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016339" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi Vishkaee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Flamant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Khalesifard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014573" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.002232" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012390" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322701v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1070.1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311302v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009417" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004598" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191971v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008190" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMC57HHX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4556" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04138380v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hostetler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Ferrare" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Burton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Powell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7808" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01781567v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04447831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Mallet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251769v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Schmisser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>