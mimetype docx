--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -66,10558 +66,10558 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of French efforts for the innovative characterisation of aerosols and cloud interactions with the future Atmosphere Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Lopatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05148244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of tropical waves on the atmospheric structure and composition above Cabo Verde during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The IASI/AERIS portal: dissemination of atmospheric data in open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Boonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CALIPSO and the field campaigns: a convergence of interest for the study of clouds and aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calipso International Symposium on Spaceborne Lidar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04599414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weather regime characterisation of the atmospheric environment leading to the development of tropical cyclones in the Northern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna and Online, Austria. pp.EGU23-4556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional pathways of Saharan dust export over the North Atlantic during the CADDIWA field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-10020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04138380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Withdrawn: Advances in Aerosol Measurements Enabled by the Clio HSRL Instrument on the NASA AOS Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hostetler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Ferrare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Denver (Colorado), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04216361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A case study of two simultaneous extreme aerosol events in the Mediterranean: The Mount Etna series of eruptions and major Saharan dust event in February 202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Riandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Online), Austria. pp.id. EGU-8281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04471834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meteorological variability and regional pollutant distributions during the summer 2022 ACROSS/PANAME campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote-sensing of aerosol atmospheric rivers over the southwest Indian Ocean in September 2017: origins, evolution and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the diurnal evolution of atmospheric ammonia over the Paris megacity from ground-based and satellite remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03033498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First multi-year ground-based measurements of NH3 total columns over the Paris region (France), from the OASIS FTIR solar observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landsheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.EGU2018-19466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01781567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ size and optical properties of dust and biomass burning aerosol over Namibia during the 2017 AEROCLO-sA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.14002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04447831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living Planet Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01313153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional distribution of a major Saharan dust outbreak in June 2011 derived from IASI satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01306503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional distribution of a major desert dust outbreak over East Asia in March 2008 derived from IASI satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01160653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeoQAIR : Quantification de l'apport d'une plateforme d'observations Géostationnaires pour la surveillance de la Qualité de l'AIR en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weissenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convective inhibition over the Vosges and water vapor variability during COPS IOP 8b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st ICAM (International Conference on Alpine Meteorology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Aviemore, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dust aerosol radiative forcing over West Africa : A case study from the AMMA SOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndie Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calipso observations and mesoscale modelling on dust emissions and transport over the Sahel associated with the West African Monsoon Inter Tropical Discontinuity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of the IASI-O3 KOPRA product for observing midlatitude tropospheric ozone evolution for 15 years: validation with ozone sondes and consistency of the three IASI instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Gill</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-18-5049-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.9765-9786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914650v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance assessment of the IASI-O3 KOPRA product for observing midlatitude tropospheric ozone evolution for 15 years: validation with ozone sondes and consistency of the three IASI instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bock</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (19), pp.5049-5070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-5049-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884376v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variability and Regional Influences of PM2.5 in the West African Cities of Abidjan (Côte d'Ivoire) and Accra (Ghana)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arsene Ochou</w:t>
+                <w:t xml:space="preserve">Cyclogenesis in the Tropical Atlantic: First Scientific Highlights from the Clouds–Atmospheric Dynamics–Dust Interactions in West Africa (CADDIWA) Field Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EA00012A⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.E387 - E417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0230.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521429v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04475007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclogenesis in the Tropical Atlantic: First Scientific Highlights from the Clouds–Atmospheric Dynamics–Dust Interactions in West Africa (CADDIWA) Field Campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jamet</w:t>
+                <w:t xml:space="preserve">Tropical Tropospheric Ozone Distribution And Trends From In Situ And Satellite Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilann Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Lan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerald Ziemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0230.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.9975-10000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-9975-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04475007v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04763877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Tropospheric Ozone Distribution And Trends From In Situ And Satellite Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerald Ziemke</w:t>
+                <w:t xml:space="preserve">Temporal Variability and Regional Influences of PM2.5 in the West African Cities of Abidjan (Côte d'Ivoire) and Accra (Ghana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bahino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Yoboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Ochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-9975-2024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, p 468-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EA00012A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04763877v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added Value of Aerosol Observations of a Future AOS High Spectral Resolution Lidar with Respect to Classic Backscatter Spaceborne Lidar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (2), pp.506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs15020506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Improvement of Aerosol Optical Depth from CHIMERE Simulations Using MODIS Satellite Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La mission spatiale Atmosphere Observing System (AOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15061510⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274400v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 2: Large-scale and in-vortex radiative heating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Machine Learning-Based Improvement of Aerosol Optical Depth from CHIMERE Simulations Using MODIS Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-15523-2023⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1510), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15061510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04472085v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different sources of precursors on an ozone pollution outbreak over Europe analysed with IASI+GOME2 multispectral satellite observations and model simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 2: Large-scale and in-vortex radiative heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (13), pp.7399-7423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-7399-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23, pp.15523-15535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-15523-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255521v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04472085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission spatiale Atmosphere Observing System (AOS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of different sources of precursors on an ozone pollution outbreak over Europe analysed with IASI+GOME2 multispectral satellite observations and model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachiko Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0084⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (13), pp.7399-7423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7399-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568701v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic Emissions, Plume Dispersion, and Downwind Radiative Impacts Following Mount Etna Series of Eruptions of February 21–26, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Riandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (6), pp.e2021JD035974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JD035974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03437407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of dust optical depth from multi-sensor products and MONARCH (Multiscale Online Non-hydrostatic AtmospheRe CHemistry) dust reanalysis over North Africa, the Middle East, and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Mytilinaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciamprone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Dema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.5487 - 5516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-5487-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected radiative impact of the Hunga Tonga eruption of 15th January 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Podglajen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-022-00618-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03869352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone pollution during the COVID-19 lockdown in the spring of 2020 over Europe, analysed from satellite observations, in situ measurements, and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.4471-4489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-22-4471-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24 h Evolution of an Exceptional HONO Plume Emitted by the Record-Breaking 2019/2020 Australian Wildfire Tracked from Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (9), pp.1485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos13091485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Middle East's severe dust storms in spring 2022: Triggers and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Nelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Bozkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 296, pp.119539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Distribution of Biomass Burning Aerosols from Australian Wildfires Observed by TROPOMI Satellite Observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smoke in the river: an Aerosols, Radiation and Clouds in southern Africa (AEROCLO-sA) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14112582⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.5701-5724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-5701-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03688225v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03657331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke in the river: an Aerosols, Radiation and Clouds in southern Africa (AEROCLO-sA) case study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Distribution of Biomass Burning Aerosols from Australian Wildfires Observed by TROPOMI Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Derognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-5701-2022⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14112582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03657331v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03688225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial resolution WRF-Chem model over Asia: Physics and chemistry evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Castruccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 244, pp.118004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.118004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Description of Multi-Term LSM for Applying Multiple a Priori Constraints in Problems of Atmospheric Remote Sensing: GRASP Algorithm, Concept, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dubovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Litvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Lopatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Lapyonok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.706851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frsen.2021.706851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03435399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summertime dust storms over the Arabian Peninsula and impacts on radiation, circulation, cloud development and rain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Nelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 250, pp.105364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.105364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Retrieval of Volcanic Sulphate Aerosols from IASI Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Guermazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13091808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+                <w:t xml:space="preserve">Recent ozone trends in the Chinese free troposphere: role of the local emission reductions and meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hauglustaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (20), pp.16001 - 16025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-16001-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320314v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent ozone trends in the Chinese free troposphere: role of the local emission reductions and meteorology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Cohen</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (20), pp.16001 - 16025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-16001-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411446v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud Cover over the Sahara during the Summer and Associated Circulation Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Selami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos12040428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03185196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Fink</w:t>
+                <w:t xml:space="preserve">A study of the influence of tropospheric subsidence on spring and summer surface ozone concentrations at the JRC Ispra station in northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Roland Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Roveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hjorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.1861 - 1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-1861-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902923v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Atmospheric Drivers of the Major Saharan Dust Storm in June 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003142v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the influence of tropospheric subsidence on spring and summer surface ozone concentrations at the JRC Ispra station in northern Italy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">Atmospheric ammonia (NH&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;) over the Paris megacity: 9 years of total column observations from ground-based infrared remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-1861-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.3923-3937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3923-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003126v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03721898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric ammonia (NH&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;) over the Paris megacity: 9 years of total column observations from ground-based infrared remote sensing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Air Quality Degradation by Mineral Dust over Beijing, Chengdu and Shanghai Chinese Megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3923-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03721898v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Drivers of the Major Saharan Dust Storm in June 2020</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Narendra Nelli</w:t>
+                <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Weston</w:t>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knippertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090102⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (731), pp.2731-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278557v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone retrieval from thermal infrared nadir satellite measurements: Towards more adaptability of the constraint using a self-adapting regularization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polar Cyclones at the Origin of the Reoccurrence of the Maud Rise Polynya in Austral Winter 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ridolfi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diana Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Eayrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106577⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.5251 - 5267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019jd030618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365313v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Tropospheric ozone from 1877 to 2016, observed levels, trends and uncertainties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone retrieval from thermal infrared nadir satellite measurements: Towards more adaptability of the constraint using a self-adapting regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sgheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.106577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02317219v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Cyclones at the Origin of the Reoccurrence of the Maud Rise Polynya in Austral Winter 2017</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Tropospheric ozone from 1877 to 2016, observed levels, trends and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tarasick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian E. Galbally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen R. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin G. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019jd030618⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), art. 39 (72 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278544v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02317219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclogenesis and Density Currents in the Middle East and the Associated Dust Activity in September 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Gokcen Isik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cihan Dundar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences9090376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Present-day distribution and trends of tropospheric ozone relevant to climate and global atmospheric chemistry model evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">Transboundary ozone pollution across East Asia: daily evolution and photochemical production analysed by IASI + GOME2 multispectral satellite observations and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yugo Kanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Takigawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.291⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9499-9525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9499-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01799693v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transboundary ozone pollution across East Asia: daily evolution and photochemical production analysed by IASI + GOME2 multispectral satellite observations and models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of dust-layer heights from active and passive satellite sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arve Kylling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Klüser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9499-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.2911-2936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-2911-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365312v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of dust-layer heights from active and passive satellite sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lars Klüser</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-2911-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279067v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Present-day distribution and trends of tropospheric ozone relevant to climate and global atmospheric chemistry model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.art: 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364072v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01799693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation on the origin of regional springtime ozone episodes in the western Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Dust emission and transport over Iraq associated with the summer Shamal winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-3905-2017⟩</w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276840v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01412905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">Potential of multispectral synergism for observing ozone pollution by combining IASI-NG and UVNS measurements from the EPS-SG satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62165⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.1281-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-1281-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01762711v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust emission and transport over Iraq associated with the summer Shamal winds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An investigation on the origin of regional springtime ozone episodes in the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie R. Banks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hjorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.3905-3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-3905-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01412905v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of multispectral synergism for observing ozone pollution by combining IASI-NG and UVNS measurements from the EPS-SG satellite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-1281-2017⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278607v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-peak accumulation and coarse modes observed from AERONET retrieved aerosol volume size distribution in Beijing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (4), pp.537-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00703-016-0435-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional distribution of a major desert dust outbreak over East Asia in March 2008 derived from IASI satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (14), pp.7099-7127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JD022406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime tropospheric-ozone variability over the Mediterranean basin observed with IASI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cuesta</w:t>
+                <w:t xml:space="preserve">Synoptic-scale dust emissions over the Sahara Desert initiated by a moist convective cold pool in early August 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Janiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcgraw-Herdeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10589-2014⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (685), pp.2591-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279227v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic-scale dust emissions over the Sahara Desert initiated by a moist convective cold pool in early August 2006</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Mcgraw-Herdeg</w:t>
+                <w:t xml:space="preserve">Summertime tropospheric-ozone variability over the Mediterranean basin observed with IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2326⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (19), pp.10589-10600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10589-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932338v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite observation of lowermost tropospheric ozone by multispectral synergism of IASI thermal infrared and GOME-2 ultraviolet measurements over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (19), pp.9675-9693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-9675-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust transport over Iraq and northwest Iran associated with winter Shamal: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Abdi-Vishkaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Oolman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (D3), pp.D03201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JD016339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplatform observations of dust vertical distribution during transport over northwest Iran in the summertime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Abdi Vishkaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henri Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid R. Khalesifard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (D5), pp.D05206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JD014573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar beams in opposite directions for quality assessment of Cloud-Aerosol Lidar with Orthogonal Polarization spaceborne measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dust emission and transport associated with a Saharan depression: February 2007 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henri Flamant</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.49.002232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (D4), pp.D00H27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JD012390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138415v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Genau</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581327v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust emission and transport associated with a Saharan depression: February 2007 case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lidar beams in opposite directions for quality assessment of Cloud-Aerosol Lidar with Orthogonal Polarization spaceborne measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Earle Williams</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henri Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JD012390⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (12), pp.2232-2243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.49.002232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503045v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 191, pp.19 - 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510579v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Genau</w:t>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Newsroom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592223v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01504075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01504075v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case Study of CO2, CO and Particles Content Evolution in the Suburban Atmospheric Boundary Layer Using a 2-μm Doppler DIAL, a 1-μm Backscatter Lidar and an Array of In-situ Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (3), pp.381-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10546-008-9296-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical 2-μm Heterodyne Differential Absorption Lidar Measurements of Mean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mixing Ratio in the Troposphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Multiplatform observations of the seasonal evolution of the Saharan atmospheric boundary layer in Tamanrasset, Algeria, in the framework of the African Monsoon Multidisciplinary Analysis field campaign conducted in 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Edouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2008JTECHA1070.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C07. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322701v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform observations of the seasonal evolution of the Saharan atmospheric boundary layer in Tamanrasset, Algeria, in the framework of the African Monsoon Multidisciplinary Analysis field campaign conducted in 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vertical 2-μm Heterodyne Differential Absorption Lidar Measurements of Mean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mixing Ratio in the Troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JD009417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (9), pp.1477-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2008JTECHA1070.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311302v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic technique combining elastic backscatter lidar data and sunphotometer AERONET inversion for retrieval by layer of aerosol optical and microphysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (25), pp.4598-4611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.47.004598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of average CO2 fluxes by combining in situ CO2 measurements and backscatter lidar information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (D10301), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006JD008190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191971v1</w:t>
-              </w:r>
-[...2593 lines deleted...]
-                <w:t xml:space="preserve">hal-00326823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10674,51 +10674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10782,51 +10782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10851,103 +10851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mountain-valley breeze circulations on the formation and maintenance of dry lids in the COPS region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISARS 2010 (International Symposium for the Advancement of Boundary Layer Remote Sensing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
@@ -11008,103 +11008,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Aerosol Observations from the Future Spaceborne Lidar Onboard the AOS Mission into the MOCAGE Chemistry: Transport Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Schmisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Virtual conference, United States. Springer International Publishing, pp.645-651, 2023, Springer Atmospheric Sciences, </w:t>
@@ -11311,51 +11311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yoboue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ochou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00012A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-9975-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020506" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Mytilinaios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciamprone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dema" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5487-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fonseca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Nelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Bozkurt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119539" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-5701-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crippa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Marco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Castruccio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Litvinov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lapyonok" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.706851" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alshamsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.105364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03185196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Selami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040428" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721898v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3923-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weston" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Eayrs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jd030618" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278535v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gokcen Isik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Dundar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9090376" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Kylling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandenbussche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Capelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kl&#252;ser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2911-2018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Banks" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2016.11.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-016-0435-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Janiga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgraw-Herdeg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2326" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660312v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi-Vishkaee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Oolman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016339" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi Vishkaee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Flamant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Khalesifard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014573" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.002232" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012390" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322701v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1070.1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311302v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009417" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004598" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191971v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008190" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMC57HHX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4556" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04138380v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hostetler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Ferrare" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Burton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Powell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7808" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01781567v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04447831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Mallet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251769v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Schmisser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04138380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hostetler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Ferrare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Burton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Powell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01781567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04447831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01313153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914650v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-5049-2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-9975-2024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Giordano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yoboue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ochou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00012A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020506" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deschamps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Okamoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7399-2023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Mytilinaios" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciamprone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dema" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5487-2023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4471-2022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Francis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fonseca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Nelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Bozkurt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119539" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-5701-2022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278583v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crippa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Marco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Castruccio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03435399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Litvinov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lapyonok" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2021.706851" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253270v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alshamsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.105364" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03185196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Selami" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040428" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003126v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Roland Jensen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Roveri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1861-2020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weston" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721898v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3923-2020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003142v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070708" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Eayrs" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jd030618" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02317219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarasick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian E. Galbally" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.376" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278535v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gokcen Isik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Dundar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9090376" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takigawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9499-2018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Kylling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandenbussche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Capelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kl&#252;ser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2911-2018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.291" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412905v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Banks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2016.11.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1281-2017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276840v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3905-2017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-016-0435-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022406" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932338v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Janiga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcgraw-Herdeg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2326" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eremenko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10589-2014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660312v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi-Vishkaee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Oolman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016339" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Abdi Vishkaee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Flamant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Khalesifard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014573" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012390" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138415v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.002232" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loth" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009417" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1070.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004598" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008190" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMC57HHX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251769v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Schmisser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_83" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>