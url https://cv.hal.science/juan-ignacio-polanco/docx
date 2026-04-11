--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -2291,51 +2291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37496B09"/>
+    <w:nsid w:val="55DB4B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>