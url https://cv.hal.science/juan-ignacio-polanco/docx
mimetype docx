--- v1 (2026-04-11)
+++ v2 (2026-05-10)
@@ -480,265 +480,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency of Velocity Circulation in Quantum Turbulence</w:t>
+                <w:t xml:space="preserve">On the determination of vortex ring vorticity using Lagrangian particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás P. Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Ignacio Polanco</w:t>
+                <w:t xml:space="preserve">O. Outrata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Krstulovic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pavelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Mantia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Polanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.011053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03198834v1</w:t>
+                <w:t xml:space="preserve">hal-03442934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of vortex ring vorticity using Lagrangian particles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermittency of Velocity Circulation in Quantum Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. La Mantia</w:t>
+                <w:t xml:space="preserve">Nicolás P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.I. Polanco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giorgio Krstulovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 924, </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.011053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442934v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03198834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex clustering, polarisation and circulation intermittency in classical and quantum turbulence</w:t>
               </w:r>
@@ -750,51 +750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás P Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Krstulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.7090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -841,51 +841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous distribution of particles in coflow and counterflow quantum turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Krstulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -932,51 +932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterflow-Induced Inverse Energy Cascade in Three-Dimensional Superfluid Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Krstulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2291,51 +2291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55DB4B46"/>
+    <w:nsid w:val="3614E553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2522,51 +2522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-ignacio-polanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7705-753X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23524404X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783309v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1684682" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P. M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.011053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03442934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Outrata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavelka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La Mantia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Polanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27382-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.254504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Stelzenmuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2018.1516043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9495-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.054602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01140753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stevens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Power" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cliffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18FAEBE0412F6C7BF25D848F6933DF1CC8AE4D77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02084215v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:670c5482f8b34bde8d84283354ee377e2602ac99;origin=https://github.com/jipolanco/VortexPasta.jl;visit=swh:1:snp:5cda1647b9734232e2a2cc63421ff70809256b59;anchor=swh:1:rev:119fbb78f8c334187e7b42f79db2a17ec62c63b8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:51402887962ec51aca5730886174eaef5fe2b5c0;origin=https://github.com/jipolanco/NonuniformFFTs.jl;visit=swh:1:snp:f84c84d58354b883fdf0686e78550da74e48e904;anchor=swh:1:rev:91222bbd19f6582fbb7e74e62ce9361bc2f08e9a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-ignacio-polanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7705-753X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23524404X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783309v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1684682" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03442934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Outrata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavelka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La Mantia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Polanco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P. M&#252;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.011053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27382-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.254504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Stelzenmuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2018.1516043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9495-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.054602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01140753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stevens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Power" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cliffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18FAEBE0412F6C7BF25D848F6933DF1CC8AE4D77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02084215v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:670c5482f8b34bde8d84283354ee377e2602ac99;origin=https://github.com/jipolanco/VortexPasta.jl;visit=swh:1:snp:5cda1647b9734232e2a2cc63421ff70809256b59;anchor=swh:1:rev:119fbb78f8c334187e7b42f79db2a17ec62c63b8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:51402887962ec51aca5730886174eaef5fe2b5c0;origin=https://github.com/jipolanco/NonuniformFFTs.jl;visit=swh:1:snp:f84c84d58354b883fdf0686e78550da74e48e904;anchor=swh:1:rev:91222bbd19f6582fbb7e74e62ce9361bc2f08e9a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>