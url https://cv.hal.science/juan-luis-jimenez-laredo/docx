--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -803,507 +803,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling in Concurrent Evolutionary Algorithms</w:t>
+                <w:t xml:space="preserve">Exploring Concurrent and Stateless Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Julian Merelo</w:t>
+                <w:t xml:space="preserve">Juan Merelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro A. Castillo</w:t>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Mario García-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rojas-Galeano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computer Sciences in Engineering - 6th Workshop on Engineering Applications, WEA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leipzig, Germany. pp.405-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16692-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332594v1</w:t>
+                <w:t xml:space="preserve">hal-02332577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Concurrent and Stateless Evolutionary Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Merelo</w:t>
+                <w:t xml:space="preserve">Improving the algorithmic efficiency and performance of channel-based evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Julian Merelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José-Mario García-Valdez</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro A. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rojas-Galeano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Genetic and Evolutionary Computation Conference Companion, GECCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332577v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the algorithmic efficiency and performance of channel-based evolutionary algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Genealogical patterns in evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernandes Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Julian Merelo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergio Rojas-Galeano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Genetic and Evolutionary Computation Conference Companion, GECCO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332590v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genealogical patterns in evolutionary algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agostinho Rosa</w:t>
+                <w:t xml:space="preserve">Scaling in Concurrent Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Julian Merelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Julian Merelo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro A. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Mario García-Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rojas-Galeano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Genetic and Evolutionary Computation Conference Companion, GECCO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Applied Computer Sciences in Engineering - 6th Workshop on Engineering Applications, WEA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Santa Marta, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332584v1</w:t>
+                <w:t xml:space="preserve">hal-02332594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle swarm and population structure</w:t>
               </w:r>
@@ -1449,64 +1449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Fachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Julian Merelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Joint Conference on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Seville, France. pp.248-254, </w:t>
@@ -2090,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jobson Barbalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-025-00822-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fachada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Merelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2020.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2582160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Dorronsoro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Carlos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-013-0328-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Julian Merelo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mario Garc&#237;a-Valdez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas-Galeano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16692-2_27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia Valdes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006959502480254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Laredo Juan Luis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Steinbjorn Nielsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Jurkowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16549-3_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo-Valdivieso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72699-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jobson Barbalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-025-00822-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fachada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Merelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2020.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2582160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Dorronsoro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Carlos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-013-0328-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merelo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mario Garc&#237;a-Valdez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas-Galeano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16692-2_27" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Julian Merelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia Valdes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006959502480254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Laredo Juan Luis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Steinbjorn Nielsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Jurkowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16549-3_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo-Valdivieso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72699-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>