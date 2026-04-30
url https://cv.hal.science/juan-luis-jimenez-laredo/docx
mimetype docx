--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1283,282 +1283,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle swarm and population structure</w:t>
+                <w:t xml:space="preserve">Revisiting Population Structure and Particle Swarm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Fachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Julian Merelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Genetic and Evolutionary Computation Conference Companion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Seville, France. pp.248-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006959502480254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960490v1</w:t>
+                <w:t xml:space="preserve">hal-02332537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Population Structure and Particle Swarm Performance</w:t>
+                <w:t xml:space="preserve">Particle swarm and population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Fachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Merelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Joint Conference on Computational Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332537v1</w:t>
+                <w:t xml:space="preserve">hal-01960490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Models of Partially Connected Topologies for Population-Based Metaheuristics</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jobson Barbalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-025-00822-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fachada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Merelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2020.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2582160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Dorronsoro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Carlos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-013-0328-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merelo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mario Garc&#237;a-Valdez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas-Galeano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16692-2_27" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Julian Merelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia Valdes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006959502480254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Laredo Juan Luis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Steinbjorn Nielsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Jurkowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16549-3_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo-Valdivieso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72699-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jobson Barbalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-025-00822-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Fachada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Merelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2020.100721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2582160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Dorronsoro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Carlos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-013-0328-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merelo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mario Garc&#237;a-Valdez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas-Galeano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16692-2_27" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Julian Merelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia Valdes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006959502480254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Laredo Juan Luis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Steinbjorn Nielsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Jurkowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16549-3_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo-Valdivieso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72699-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>