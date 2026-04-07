--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1008,161 +1008,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nickel nanoparticles stabilized by imidazolium-amidinate ligands for selective hydrogenation of alkynes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">σ-H–H, σ-C–H, and σ-Si–H Bond Activation Catalyzed by Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M López-Vinasco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Piet W N M van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (2), pp.342-350. </w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cy02172h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499955v1</w:t>
+                <w:t xml:space="preserve">hal-02337400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Dispersible and Biocompatible Iron Carbide Nanoparticles with High Specific Absorption Rate</w:t>
               </w:r>
@@ -1276,144 +1259,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ-H–H, σ-C–H, and σ-Si–H Bond Activation Catalyzed by Metal Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel nickel nanoparticles stabilized by imidazolium-amidinate ligands for selective hydrogenation of alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela M López-Vinasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piet W N M van Leeuwen</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.342-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cy02172h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337400v1</w:t>
+                <w:t xml:space="preserve">hal-02499955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodeoxygenation Using Magnetic Induction: High-Temperature Heterogeneous Catalysis in Solution</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana B Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet W N M van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1657,277 +1657,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-Dispersible and Biocompatible Iron Carbide Nanoparticles with High Specific Absorption Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan F Landis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulen y Tonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050579v1</w:t>
+                <w:t xml:space="preserve">hal-02051157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Dispersible and Biocompatible Iron Carbide Nanoparticles with High Specific Absorption Rate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yiwei Lee</w:t>
+                <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulen y Tonga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051157v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Carbon Oxides Hydrogenation on Iron-Based Nanoparticles by In-Situ Water Removal</w:t>
               </w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2575,51 +2575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05154686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ameskal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Asensio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04384B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy02172h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Landis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Tonga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Asensio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W N M van Leeuwen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00368" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Miguel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Estrader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayke Werner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY00437H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Landis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen y Tonga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01998760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Andres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702204" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar G&#243;mez-Sal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00635" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05154686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ameskal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Asensio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04384B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W N M van Leeuwen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Landis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Tonga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Asensio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy02172h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Miguel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Estrader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayke Werner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY00437H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Landis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen y Tonga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01998760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Andres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702204" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar G&#243;mez-Sal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00635" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>