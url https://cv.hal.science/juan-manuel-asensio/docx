--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the mechanism for the mono-alkoxycarbonylation of butadiene: what is the role of the base?</w:t>
+                <w:t xml:space="preserve">Mechanistic and kinetic insights into the double alkoxycarbonylation of butadiene toward dimethyl adipate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ameskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Magna</w:t>
@@ -166,2269 +166,2386 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 450, pp.116235. </w:t>
+              <w:t xml:space="preserve">, 2026, 458, pp.116836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2026.116836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154686v1</w:t>
+                <w:t xml:space="preserve">hal-05604631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular nanocapsules as two-fold stabilizers of outer-cavity sub-nanometric Ru NPs and inner-cavity ultra-small Ru clusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the mechanism for the mono-alkoxycarbonylation of butadiene: what is the role of the base?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ameskal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nh00677k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 450, pp.116235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222757v1</w:t>
+                <w:t xml:space="preserve">hal-05154686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Stable Magnetic Nanoparticles Encapsulated in Carbon for Magnetically Induced Catalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular nanocapsules as two-fold stabilizers of outer-cavity sub-nanometric Ru NPs and inner-cavity ultra-small Ru clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ernest Ubasart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Mustieles Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela M López-Vinasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01392⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.607 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nh00677k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882916v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Iron-Nickel Nanoparticles for Magnetically-Induced CO2 Methanation in Continuous Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Magnetically-induced CO 2 methanation using exchange - coupled spinel ferrites in cuboctahedron-shaped nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rivas-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito Rodriguez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454700v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically-induced CO 2 methanation using exchange - coupled spinel ferrites in cuboctahedron-shaped nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ultra-Stable Magnetic Nanoparticles Encapsulated in Carbon for Magnetically Induced Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879785v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective H/D Exchange Catalyzed by Nickel Nanoparticles Stabilized by N-Heterocyclic Carbene Ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Engineering Iron-Nickel Nanoparticles for Magnetically-Induced CO2 Methanation in Continuous Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR04384B⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903879v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemoselective H/D Exchange Catalyzed by Nickel Nanoparticles Stabilized by N-Heterocyclic Carbene Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Palazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (29), pp.15736-15742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04384B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536608v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ-H–H, σ-C–H, and σ-Si–H Bond Activation Catalyzed by Metal Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00368⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337400v1</w:t>
+                <w:t xml:space="preserve">hal-02536608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Dispersible and Biocompatible Iron Carbide Nanoparticles with High Specific Absorption Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bordet</w:t>
+                <w:t xml:space="preserve">Ryan Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Landis</w:t>
+                <w:t xml:space="preserve">Yiwei Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwei Lee</w:t>
+                <w:t xml:space="preserve">Gulen Tonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (3), pp.2870-2878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.8b05671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel nickel nanoparticles stabilized by imidazolium-amidinate ligands for selective hydrogenation of alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela M López-Vinasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (2), pp.342-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cy02172h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodeoxygenation Using Magnetic Induction: High-Temperature Heterogeneous Catalysis in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana B Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana B Miguel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Piet W N M van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201904366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Carbide or Iron Carbide / Cobalt Nanoparticles for Magnetically-Induced CO 2 Hydrogenation over Ni/SiRAlOx Catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">σ-H–H, σ-C–H, and σ-Si–H Bond Activation Catalyzed by Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet W N M van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY00437H⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100315v1</w:t>
+                <w:t xml:space="preserve">hal-02337400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Dispersible and Biocompatible Iron Carbide Nanoparticles with High Specific Absorption Rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Iron Carbide or Iron Carbide / Cobalt Nanoparticles for Magnetically-Induced CO 2 Hydrogenation over Ni/SiRAlOx Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeet S Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Estrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayke Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bordet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9 (10), pp.2601-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY00437H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051157v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Carbon Oxides Hydrogenation on Iron-Based Nanoparticles by In-Situ Water Removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Water-Dispersible and Biocompatible Iron Carbide Nanoparticles with High Specific Absorption Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan F Landis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulen y Tonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (18), pp.4047-4051</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998760v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of water-soluble palladium nanoparticles stabilized by sulfonated N-heterocyclic carbenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Carbon Oxides Hydrogenation on Iron-Based Nanoparticles by In-Situ Water Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (18), pp.4047-4051</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948256v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous-Phase Chemistry of η 3 -Allylpalladium(II) Complexes with Sulfonated N -Heterocyclic Carbene Ligands: Solvent Effects in the Protolysis of Pd–C Bonds and Suzuki–Miyaura Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of water-soluble palladium nanoparticles stabilized by sulfonated N-heterocyclic carbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00635⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (54), pp.13435-13444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100748v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aqueous-Phase Chemistry of η 3 -Allylpalladium(II) Complexes with Sulfonated N -Heterocyclic Carbene Ligands: Solvent Effects in the Protolysis of Pd–C Bonds and Suzuki–Miyaura Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Gómez-Sal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (21), pp.4191-4201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Knight shift in C-13 NMR resonances confirms the coordination of N-heterocyclic carbene ligands to water-soluble palladium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (3), pp.865-869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201610251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2575,51 +2692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05154686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ameskal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Asensio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04384B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W N M van Leeuwen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Landis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Tonga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Asensio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy02172h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Miguel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Estrader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayke Werner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY00437H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Landis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen y Tonga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01998760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Andres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702204" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar G&#243;mez-Sal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00635" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05604631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ameskal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Asensio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05154686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116235" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rivas-Murias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04384B" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Landis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Tonga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Asensio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05671" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy02172h" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Miguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W N M van Leeuwen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201904366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeet S Kale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Estrader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayke Werner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY00437H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Landis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen y Tonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01998760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Andres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar G&#243;mez-Sal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00635" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>