--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1405,625 +1405,637 @@
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2011.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Frequency Assignment Problem by Site Availability and Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Linhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de tecnologia da informacao e comunicacao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (2), pp.41-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12721/2237-5112.v01n02a06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach to managing job offers and candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (6), pp.1124-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipm.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00693181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compresión de frases: un recurso para la optimización de resumen automático de documentos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vm Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguamática</w:t>
+              <w:t xml:space="preserve">Linguamatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (3), pp.13-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reagrupamiento en familias y lexematización automática independientes del idioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inteligencia Artificial. Ibero-American Journal of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (47)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique de courriers électroniques par des méthodes mixtes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.11.2.93-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algoritmo lingüístico - estadístico para resumen automático de textos especializados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2049,171 +2061,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguamática</w:t>
+              <w:t xml:space="preserve">Linguamatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size scaling of the Bayesian perceptron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 55 (6), pp.7434-7440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.55.7434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2223,638 +2235,638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π-YALLI : un nouveau corpus pour des modèles de langue nahuatl / Yankuik nawatlahtolkorpus pampa tlahtolmachiotl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-José Guzmán-Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Quintana-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Marseille, France. pp.802-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literary Natural Language Generation with Psychological Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Gil Moreno-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Wedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NLDB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractive Text-Based Summarization of Arabic videos: Issues, Approaches and Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C E González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nancy, France. pp.65-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Lingual Speech-to-Text Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2886,92 +2898,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of International Conference on Multimedia &amp; Network Information Systems (MISSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Wrocław, Poland. pp.385-395, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microblog Contextualization: Advantages and Limitations of a Multi-sentence Compression Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2990,438 +3002,438 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Avignon, France. pp.181-190, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Semantic Textual Similarity with Siamese CNN and LSTM</w:t>
+                <w:t xml:space="preserve">A Multilingual Study of Compressive Cross-Language Text Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Mexican International Conference on Artificial Intelligence (MICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Guadalajara, Mexico. pp.109-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04497-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779457v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual Study of Compressive Cross-Language Text Summarization</w:t>
+                <w:t xml:space="preserve">Predicting the Semantic Textual Similarity with Siamese CNN and LSTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Mexican International Conference on Artificial Intelligence (MICAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.311-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021602v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposed Methodology for Subjective Evaluation of Video and Text Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begona Garcia-Zapirain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritz Badiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.396-404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Annotated Portuguese/Spanish Corpus for the Multi-Sentence Compression Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3463,328 +3475,328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Sentence Compression with Word Vertex-Labeled Graphs and Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Gouveia da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAACL-HLT 12th Workshop on Graph-based Methods for Natural Language Processing (TextGraphs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, New Orleans, LA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W18-1704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Language Text Summarization using Sentence and Multi-Sentence Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3816,132 +3828,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Natural Language &amp; Information Systems (NLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France. pp.467-479, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91947-8_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated AMIS Prototype for Automated Summarization and Translation of Newscasts and Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał L Grega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Leszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,594 +3962,594 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISSI 2018 - 11th International Conference on Multimedia and Network Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Wroclaw, Poland. pp.415-423, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucjan Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microblog Contextualization Using Continuous Space Vectors: Multi-Sentence Compression of Cultural Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
+                <w:t xml:space="preserve">Quality of Experience for Personalized Sightseeing Tours: Studies and Proposition for an Evaluation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes of the CLEF Lab on Microblog Cultural Contextualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications ICCSA 2017. ICCSA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trieste, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62398-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779486v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience for Personalized Sightseeing Tours: Studies and Proposition for an Evaluation Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Béguin</w:t>
+                <w:t xml:space="preserve">Microblog Contextualization Using Continuous Space Vectors: Multi-Sentence Compression of Cultural Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications ICCSA 2017. ICCSA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Working Notes of the CLEF Lab on Microblog Cultural Contextualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674571v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métodos de Otimização Combinatória Aplicados ao Problema de Compressão MultiFrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Gouveia da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,73 +4577,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVIII SBPO Simpósio Brasileiro de Pesquisa Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vitória, ES, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweet Contextualization Using Continuous Space Vectors: Automatic Summarization of Cultural Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4673,73 +4685,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Notes of the CLEF Lab on Microblog Cultural Contextualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Évora, Portugal. pp.1238-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Text Summarization with a Reduced Vocabulary Using Continuous Space Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4771,92 +4783,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Applications of Natural Language to Information Systems (NLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Salford, United Kingdom. pp.440-446, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41754-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Text Summarization by Non-topic Relevance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arroyo-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4865,267 +4877,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrian Cabrera-Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KDIR: PROCEEDINGS OF THE 8TH INTERNATIONAL JOINT CONFERENCE ON KNOWLEDGE DISCOVERY, KNOWLEDGE ENGINEERING AND KNOWLEDGE MANAGEMENT - VOL. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Porto, Portugal. pp.89--100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006053400890100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de classification et d’optimisation : participation du LIA/ADOC à DEFT’14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 10ème édition du défi fouille de textes (DEFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation using Natural Language Processing: Personalized Tour Recommendation for Museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assema Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,936 +5169,936 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on Computational Optimization (WCO'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Warshaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes du LIA à DEFT'13</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextualisation de messages courts : l’importance des métadonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+                <w:t xml:space="preserve">Jean-Valère Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Adrian Cabrera Diego</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">EGC'2013 13e Conférence Francophone sur l'Extraction et la Gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313065v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualisation de messages courts : l’importance des métadonnées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Systèmes du LIA à DEFT'13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Adrian Cabrera Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2013 13e Conférence Francophone sur l'Extraction et la Gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DEFT2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339388v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentação discursiva automática: uma avaliação preliminar em francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Saksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro-Linhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais do IV Workshop \A RST e os Estudos do Texto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Fortalza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegCV : traitement efficace de CV avec analyse et correction d'erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrian Cabrera Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN récital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA@RepLab 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Valère Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Morchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Replab: An evaluation campaign for Online Reputation Management Systems, Fourth International Conference of the CLEF initiative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discursive Sentence Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Eugenio Sierra-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference, CICLing 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Samos, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37256-8_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse Segmentation for Sentence Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence, MICAI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mexico, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25324-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-based Approach to Cross-language Multi-document Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6101,3216 +6113,3216 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tokyo, Japan. pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un score de qualité de traduction pour le résumé multi-document cross-lingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système du LIA pour a campagne DEFT'10 : datation et localisation d'articles de presse francophones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Summarization Using Terminological and Semantic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal (Québec), Région indéterminée</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433891v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Summarization Using Terminological and Semantic Resources</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Système du LIA pour a campagne DEFT'10 : datation et localisation d'articles de presse francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal (Québec), Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317603v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+                <w:t xml:space="preserve">A French Human Reference Corpus for Multi-Document Summarization and Sentence Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Loupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somara Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556652v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Human Reference Corpus for Multi-Document Summarization and Sentence Compression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Somara Seng</w:t>
+                <w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Cabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314661v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Workshop on African Human Language Technologies Un résumeur à base de graphes, indépéndant de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Human Language Technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valletta, Malte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La energía textual como medida de distancia en agrupamiento de definiciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLGbAse: a free linguistic resource for Natural Language Processing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion probabiliste appliquée à la détection et classification d'opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Offer Management: How Improve the Ranking of Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIS'09: International Symposium on Methodologies for Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. pp.431-441, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00537101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression entropique de phrases contrôlée par un perceptron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Profiling System for Ranking Candidates Answers in Human Resources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Mixing Statistical and Symbolic Approaches for Chemical Names Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSI'08: Quantitative Semantic Methods for the Internet - OTM'2008 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference, CICLing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Haifa, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78135-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_86⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00346228v1</w:t>
+                <w:t xml:space="preserve">hal-01313224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Statistical and Symbolic Approaches for Chemical Names Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Boudin</w:t>
+                <w:t xml:space="preserve">Automatic Profiling System for Ranking Candidates Answers in Human Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, CICLing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QSI'08: Quantitative Semantic Methods for the Internet - OTM'2008 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.625-634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78135-6_28⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313224v1</w:t>
+                <w:t xml:space="preserve">lirmm-00346228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Statistical Approach for Automatic Organic Chemistry Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference, GoTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Gothenburg, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85287-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire pour que l opinion forgée à la sortie des urnes soit la bonne ? Application au défi DEFT 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFT2007 troisième DÉfi Fouille de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Velazquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+                <w:t xml:space="preserve">A Maximization-Minimization Approach for Update Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference RANLP - 2007 /Recent Advances in Natural Language Processing/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Borovets, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01320291v1</w:t>
+                <w:t xml:space="preserve">hal-01314485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et enrichissement automatique de listes de patrons de phrases pour les moteurs de questions-réponses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vidrequin</w:t>
+                <w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321183v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération et enrichissement automatique de listes de patrons de phrases pour les moteurs de questions-réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vidrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01317575v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximization-Minimization Approach for Update Summarization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference RANLP - 2007 /Recent Advances in Natural Language Processing/</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314485v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-CORTEX: A Performant User-Oriented Multi-Document Summarization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torres Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference, CICLing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Mexico, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-70939-8_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Gen: Automatic Job Offer Processing System for Human Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cosine Maximization-Minimization approach for User-Oriented Multi-Document Update Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIA summarization system at DUC-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Document Understanding Workshop (DUC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boites a outils TAL pour les langues peu informatisées : Le cas du Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimaan Abdillahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Analyses des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database Classification by Hybrid Method combining Supervised and Unsupervised Learnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bougrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Networks - ICANN'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Istambul, Turkey, pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9320,153 +9332,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Text Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé automatique de documents : une approche statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9476,270 +9488,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système du LIA pour la campagne DEFT2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grouin and C. ; Forest and D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentations et évaluations en fouille de textes : Un panorama des campagnes DEFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Systèmes d'information et organisations documentaires, Hermès, Chapitre 9, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion Detection as a Topic Classification Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El-Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Yvon et E. Gaussier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9749,51 +9761,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SASI: sumarizador automático de documentos baseado no problema do subconjunto independente de vértices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9815,51 +9827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9869,126 +9881,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LISSS: A TOY CORPUS OF LITERARY SPANISH SENTENCES SENTIMENT FOR EMOTIONS DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Gil Moreno-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA-RAG: a system based on graphs and divergence of probabilities applied to Speech-To-Text Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10010,51 +10022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10064,130 +10076,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-reputation monitoring on Twitter with active learning automatic annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10197,100 +10209,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et généralisation par des réseaux de neurones : étude de nouveaux algorithmes constructifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1997. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00390069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10300,91 +10312,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du textuel au numérique : analyse et classification automatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Avignon, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00390068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10394,164 +10406,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profilage de candidatures assisté par relevance Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'09 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Senlis, France. pp.N/A, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00394676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10619,51 +10631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A998378E"/>
+    <w:nsid w:val="4AE9E083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10850,51 +10862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-manuel-torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4392-1825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130897019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101763" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arroyo-Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Sidorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Mendez Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.01.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Khashman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kochkina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Mathias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-18-3-2033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lloberese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.06.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Linhares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12721/2237-5112.v01n02a06" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00693181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.03.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8G81F08-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Labs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.2.93-112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABB00171B56212DE01D2670E14D16AA82403348B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres Moreno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7434" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Gil Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Wedemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Menacer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_39" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_17" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04497-8_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-1704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_48" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62398-6_27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_46" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473135v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera-Diego" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006053400890100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021340v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assema Moussa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera Diego" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339388v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Saksik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina Villegas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro-Linhares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somara Seng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_46" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46RSJDML-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waszak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346228v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_86" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZV2B51G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vidrequin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321137v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_94" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C07DTFG3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194295v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311495v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimaan Abdillahi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107724v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562444v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340042v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779304v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390068v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394676v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-manuel-torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4392-1825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130897019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101763" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arroyo-Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Sidorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Mendez Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.01.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Khashman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kochkina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Mathias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-18-3-2033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lloberese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.06.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z1SFTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Linhares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12721/2237-5112.v01n02a06" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00693181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8G81F08-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Labs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.2.93-112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABB00171B56212DE01D2670E14D16AA82403348B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres Moreno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7434" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Gil Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Wedemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Menacer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04497-8_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-1704" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_48" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62398-6_27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_46" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera-Diego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006053400890100" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assema Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera Diego" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Saksik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina Villegas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro-Linhares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somara Seng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311506v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321153v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_46" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46RSJDML-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321129v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waszak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_86" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZV2B51G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321183v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vidrequin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schneider" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_94" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C07DTFG3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194295v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimaan Abdillahi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107724v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>