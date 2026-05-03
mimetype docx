--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -687,273 +687,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Text Summarization Approaches to Speed up Topic Model Learning Process</w:t>
+                <w:t xml:space="preserve">A Second Life for TIIARA: From Bilingual to Multilingual!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+                <w:t xml:space="preserve">Elaine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouf Khashman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Kochkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Linares</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.87 - 109</w:t>
+              <w:t xml:space="preserve">Knowledge Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (1), pp.22--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356467v1</w:t>
+                <w:t xml:space="preserve">hal-01473130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Second Life for TIIARA: From Bilingual to Multilingual!</w:t>
+                <w:t xml:space="preserve">Automatic Text Summarization Approaches to Speed up Topic Model Learning Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Ménard</w:t>
+                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouf Khashman</w:t>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Kochkina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+                <w:t xml:space="preserve">Javier Ramírez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Linares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (1), pp.22--34</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.87 - 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473130v1</w:t>
+                <w:t xml:space="preserve">hal-02356467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized Sightseeing Tours: A model for visits in Art Museums</w:t>
               </w:r>
@@ -1064,90 +1064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection using Principal Component Analysis for massive retweet detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Morchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1305,286 +1305,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiSeg 1.0: The first system for Spanish discourse segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving the Frequency Assignment Problem by Site Availability and Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric San</w:t>
+                <w:t xml:space="preserve">Andréa Linhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lloberese</w:t>
+                <w:t xml:space="preserve">Peter Peinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Castellóne</w:t>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Revista de tecnologia da informacao e comunicacao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.41-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2011.06.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12721/2237-5112.v01n02a06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314824v1</w:t>
+                <w:t xml:space="preserve">hal-01328072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Frequency Assignment Problem by Site Availability and Constraint Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DiSeg 1.0: The first system for Spanish discourse segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric San</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Linhares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+                <w:t xml:space="preserve">Marina Lloberese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Peinli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michelon</w:t>
+                <w:t xml:space="preserve">Irene Castellóne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de tecnologia da informacao e comunicacao</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2011.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12721/2237-5112.v01n02a06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328072v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach to managing job offers and candidates</w:t>
               </w:r>
@@ -1738,51 +1738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vm Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2588,1683 +2588,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extractive Text-Based Summarization of Arabic videos: Issues, Approaches and Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Deveaud</w:t>
+                <w:t xml:space="preserve">M A Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sanjuan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C E González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nancy, France. pp.65-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171387v1</w:t>
+                <w:t xml:space="preserve">hal-02314238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive Text-Based Summarization of Arabic videos: Issues, Approaches and Evaluations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Lingual Speech-to-Text Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Conference on Arabic Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32959-4_5⟩</w:t>
+              <w:t xml:space="preserve">11th edition of International Conference on Multimedia &amp; Network Information Systems (MISSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Wrocław, Poland. pp.385-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314238v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Lingual Speech-to-Text Summarization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of International Conference on Multimedia &amp; Network Information Systems (MISSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021915v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microblog Contextualization: Advantages and Limitations of a Multi-sentence Compression Approach</w:t>
+                <w:t xml:space="preserve">A Multilingual Study of Compressive Cross-Language Text Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avignon, France. pp.181-190, </w:t>
+              <w:t xml:space="preserve">17th Mexican International Conference on Artificial Intelligence (MICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Guadalajara, Mexico. pp.109-118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04497-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021908v1</w:t>
+                <w:t xml:space="preserve">hal-02021602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual Study of Compressive Cross-Language Text Summarization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Proposed Methodology for Subjective Evaluation of Video and Text Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begona Garcia-Zapirain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritz Badiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Mexican International Conference on Artificial Intelligence (MICAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04497-8_9⟩</w:t>
+              <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.396-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021602v1</w:t>
+                <w:t xml:space="preserve">hal-01873685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Semantic Textual Similarity with Siamese CNN and LSTM</w:t>
+                <w:t xml:space="preserve">A New Annotated Portuguese/Spanish Corpus for the Multi-Sentence Compression Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.311-319</w:t>
+              <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779457v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposed Methodology for Subjective Evaluation of Video and Text Summarization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amaia Mendez</w:t>
+                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873685v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Annotated Portuguese/Spanish Corpus for the Multi-Sentence Compression Task</w:t>
+                <w:t xml:space="preserve">Predicting the Semantic Textual Similarity with Siamese CNN and LSTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.311-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722130v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Multi-Sentence Compression with Word Vertex-Labeled Graphs and Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiago Gouveia da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAACL-HLT 12th Workshop on Graph-based Methods for Natural Language Processing (TextGraphs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New Orleans, LA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W18-1704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839407v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Sentence Compression with Word Vertex-Labeled Graphs and Integer Linear Programming</w:t>
+                <w:t xml:space="preserve">Cross-Language Text Summarization using Sentence and Multi-Sentence Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Gouveia da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL-HLT 12th Workshop on Graph-based Methods for Natural Language Processing (TextGraphs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, New Orleans, LA, United States. </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Natural Language &amp; Information Systems (NLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.467-479, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W18-1704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91947-8_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779470v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Language Text Summarization using Sentence and Multi-Sentence Compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
+                <w:t xml:space="preserve">An Integrated AMIS Prototype for Automated Summarization and Translation of Newscasts and Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał L Grega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Leszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Natural Language &amp; Information Systems (NLDB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91947-8_48⟩</w:t>
+              <w:t xml:space="preserve">MISSI 2018 - 11th International Conference on Multimedia and Network Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wroclaw, Poland. pp.415-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779465v1</w:t>
+                <w:t xml:space="preserve">hal-01873680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated AMIS Prototype for Automated Summarization and Translation of Newscasts and Reports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucjan Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISSI 2018 - 11th International Conference on Multimedia and Network Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873680v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos González-Gallardo</w:t>
+                <w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Grega</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malek Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819720v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+                <w:t xml:space="preserve">Microblog Contextualization: Advantages and Limitations of a Multi-sentence Compression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, France. pp.181-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822585v1</w:t>
+                <w:t xml:space="preserve">hal-02021908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience for Personalized Sightseeing Tours: Studies and Proposition for an Evaluation Method</w:t>
               </w:r>
@@ -4486,490 +4486,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métodos de Otimização Combinatória Aplicados ao Problema de Compressão MultiFrases</w:t>
+                <w:t xml:space="preserve">Automatic Text Summarization with a Reduced Vocabulary Using Continuous Space Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thiago Gouveia da Silva</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVIII SBPO Simpósio Brasileiro de Pesquisa Operacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Applications of Natural Language to Information Systems (NLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salford, United Kingdom. pp.440-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41754-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779182v1</w:t>
+                <w:t xml:space="preserve">hal-01779440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweet Contextualization Using Continuous Space Vectors: Automatic Summarization of Cultural Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+                <w:t xml:space="preserve">Automatic Text Summarization by Non-topic Relevance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arroyo-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Adrian Cabrera-Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes of the CLEF Lab on Microblog Cultural Contextualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KDIR: PROCEEDINGS OF THE 8TH INTERNATIONAL JOINT CONFERENCE ON KNOWLEDGE DISCOVERY, KNOWLEDGE ENGINEERING AND KNOWLEDGE MANAGEMENT - VOL. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Porto, Portugal. pp.89--100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006053400890100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779481v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Text Summarization with a Reduced Vocabulary Using Continuous Space Vectors</w:t>
+                <w:t xml:space="preserve">Métodos de Otimização Combinatória Aplicados ao Problema de Compressão MultiFrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Gouveia da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Applications of Natural Language to Information Systems (NLDB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LVIII SBPO Simpósio Brasileiro de Pesquisa Operacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vitória, ES, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779440v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Text Summarization by Non-topic Relevance Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Arroyo-Fernandez</w:t>
+                <w:t xml:space="preserve">Tweet Contextualization Using Continuous Space Vectors: Automatic Summarization of Cultural Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Adrian Cabrera-Diego</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Carneiro Linhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR: PROCEEDINGS OF THE 8TH INTERNATIONAL JOINT CONFERENCE ON KNOWLEDGE DISCOVERY, KNOWLEDGE ENGINEERING AND KNOWLEDGE MANAGEMENT - VOL. 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Working Notes of the CLEF Lab on Microblog Cultural Contextualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Évora, Portugal. pp.1238-1245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006053400890100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01473135v1</w:t>
+                <w:t xml:space="preserve">hal-01779481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de classification et d’optimisation : participation du LIA/ADOC à DEFT’14</w:t>
               </w:r>
@@ -5540,247 +5540,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegCV : traitement efficace de CV avec analyse et correction d'erreurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIA@RepLab 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Valère Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Morchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN récital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Replab: An evaluation campaign for Online Reputation Management Systems, Fourth International Conference of the CLEF initiative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313282v1</w:t>
+                <w:t xml:space="preserve">hal-01967853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIA@RepLab 2013</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SegCV : traitement efficace de CV avec analyse et correction d'erreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Adrian Cabrera Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Replab: An evaluation campaign for Online Reputation Management Systems, Fourth International Conference of the CLEF initiative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">TALN récital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967853v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discursive Sentence Compression</w:t>
               </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,51 +5934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,2782 +6238,2782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Summarization Using Terminological and Semantic Resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iria da Cunha</w:t>
+                <w:t xml:space="preserve">A French Human Reference Corpus for Multi-Document Summarization and Sentence Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Loupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somara Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317603v1</w:t>
+                <w:t xml:space="preserve">hal-01314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système du LIA pour a campagne DEFT'10 : datation et localisation d'articles de presse francophones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remy Kessler</w:t>
+                <w:t xml:space="preserve">International Workshop on African Human Language Technologies Un résumeur à base de graphes, indépéndant de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal (Québec), Région indéterminée</w:t>
+              <w:t xml:space="preserve">African Human Language Technologies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433891v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Human Reference Corpus for Multi-Document Summarization and Sentence Compression</w:t>
+                <w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Loupy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Somara Seng</w:t>
+                <w:t xml:space="preserve">M. Teresa Cabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314661v1</w:t>
+                <w:t xml:space="preserve">hal-02556652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La energía textual como medida de distancia en agrupamiento de definiciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Vivaldi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556652v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Workshop on African Human Language Technologies Un résumeur à base de graphes, indépéndant de la langue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NLGbAse: a free linguistic resource for Natural Language Processing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iria da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Human Language Technologies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malte</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321146v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La energía textual como medida de distancia en agrupamiento de definiciones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Summarization Using Terminological and Semantic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Sierra</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Statistical Analysis of Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311506v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLGbAse: a free linguistic resource for Natural Language Processing systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système du LIA pour a campagne DEFT'10 : datation et localisation d'articles de presse francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal (Québec), Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321153v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion probabiliste appliquée à la détection et classification d'opinions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Job Offer Management: How Improve the Ranking of Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMIS'09: International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.431-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433913v1</w:t>
+                <w:t xml:space="preserve">lirmm-00537101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job Offer Management: How Improve the Ranking of Candidates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion probabiliste appliquée à la détection et classification d'opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS'09: International Symposium on Methodologies for Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_46⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00537101v1</w:t>
+                <w:t xml:space="preserve">hal-01433913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression entropique de phrases contrôlée par un perceptron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Waszak</w:t>
+                <w:t xml:space="preserve">Mixing Statistical and Symbolic Approaches for Chemical Names Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference, CICLing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Haifa, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78135-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321129v1</w:t>
+                <w:t xml:space="preserve">hal-01313224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Statistical and Symbolic Approaches for Chemical Names Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Boudin</w:t>
+                <w:t xml:space="preserve">Automatic Profiling System for Ranking Candidates Answers in Human Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, CICLing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QSI'08: Quantitative Semantic Methods for the Internet - OTM'2008 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.625-634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78135-6_28⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313224v1</w:t>
+                <w:t xml:space="preserve">lirmm-00346228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Profiling System for Ranking Candidates Answers in Human Resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc El Bèze</w:t>
+                <w:t xml:space="preserve">An Efficient Statistical Approach for Automatic Organic Chemistry Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSI'08: Quantitative Semantic Methods for the Internet - OTM'2008 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference, GoTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Gothenburg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85287-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_86⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00346228v1</w:t>
+                <w:t xml:space="preserve">hal-01313230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Statistical Approach for Automatic Organic Chemistry Summarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Boudin</w:t>
+                <w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, GoTAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85287-2_9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313230v1</w:t>
+                <w:t xml:space="preserve">hal-01320366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression entropique de phrases contrôlée par un perceptron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mandin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+                <w:t xml:space="preserve">Thierry Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320366v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire pour que l opinion forgée à la sortie des urnes soit la bonne ? Application au défi DEFT 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Maximization-Minimization Approach for Update Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT2007 troisième DÉfi Fouille de Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference RANLP - 2007 /Recent Advances in Natural Language Processing/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321139v1</w:t>
+                <w:t xml:space="preserve">hal-01314485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Velazquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t>
+              <w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636105v1</w:t>
+                <w:t xml:space="preserve">hal-01320291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximization-Minimization Approach for Update Summarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Boudin</w:t>
+                <w:t xml:space="preserve">Génération et enrichissement automatique de listes de patrons de phrases pour les moteurs de questions-réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vidrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference RANLP - 2007 /Recent Advances in Natural Language Processing/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Borovets, Bulgaria</w:t>
+              <w:t xml:space="preserve">EGC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314485v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Velázquez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t>
+              <w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01320291v1</w:t>
+                <w:t xml:space="preserve">hal-01317575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et enrichissement automatique de listes de patrons de phrases pour les moteurs de questions-réponses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vidrequin</w:t>
+                <w:t xml:space="preserve">E-Gen: Automatic Job Offer Processing System for Human Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321183v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEO-CORTEX: A Performant User-Oriented Multi-Document Summarization System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torres Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference, CICLing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Mexico, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70939-8_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01317575v1</w:t>
+                <w:t xml:space="preserve">hal-01313214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEO-CORTEX: A Performant User-Oriented Multi-Document Summarization System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Torres Moreno</w:t>
+                <w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference, CICLing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70939-8_49⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313214v1</w:t>
+                <w:t xml:space="preserve">hal-01320370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+                <w:t xml:space="preserve">A Cosine Maximization-Minimization approach for User-Oriented Multi-Document Update Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320370v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Gen: Automatic Job Offer Processing System for Human Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Kessler</w:t>
+                <w:t xml:space="preserve">The LIA summarization system at DUC-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Document Understanding Workshop (DUC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01321137v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cosine Maximization-Minimization approach for User-Oriented Multi-Document Update Summarization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment faire pour que l opinion forgée à la sortie des urnes soit la bonne ? Application au défi DEFT 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Borovets, Bulgaria</w:t>
+              <w:t xml:space="preserve">DEFT2007 troisième DÉfi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313205v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIA summarization system at DUC-2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Favre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+                <w:t xml:space="preserve">Patricia Velazquez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Document Understanding Workshop (DUC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194295v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boites a outils TAL pour les langues peu informatisées : Le cas du Somali</w:t>
               </w:r>
@@ -9094,77 +9094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9502,103 +9502,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système du LIA pour la campagne DEFT2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grouin and C. ; Forest and D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentations et évaluations en fouille de textes : Un panorama des campagnes DEFT</w:t>
@@ -9657,64 +9657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El-Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Yvon et E. Gaussier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2012</w:t>
@@ -10129,51 +10129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10631,51 +10631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AE9E083"/>
+    <w:nsid w:val="84FFD516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10862,51 +10862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-manuel-torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4392-1825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130897019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101763" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arroyo-Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Sidorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Mendez Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.01.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Khashman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kochkina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Mathias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-18-3-2033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lloberese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.06.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z1SFTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Linhares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12721/2237-5112.v01n02a06" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00693181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8G81F08-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Labs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.2.93-112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABB00171B56212DE01D2670E14D16AA82403348B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres Moreno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7434" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Gil Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Wedemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Menacer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04497-8_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-1704" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_48" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62398-6_27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_46" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera-Diego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006053400890100" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assema Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera Diego" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Saksik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina Villegas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro-Linhares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somara Seng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311506v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321153v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_46" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46RSJDML-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321129v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waszak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_86" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZV2B51G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321183v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vidrequin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schneider" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_94" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C07DTFG3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194295v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimaan Abdillahi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107724v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-manuel-torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4392-1825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130897019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101763" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arroyo-Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Sidorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Mendez Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.01.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M&#233;nard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Khashman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kochkina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Mathias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-18-3-2033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Linhares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peinli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12721/2237-5112.v01n02a06" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lloberese" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.06.058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z1SFTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00693181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8G81F08-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Labs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.2.93-112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABB00171B56212DE01D2670E14D16AA82403348B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres Moreno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7434" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Gil Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Wedemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Menacer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_39" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04497-8_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-1704" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_48" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62398-6_27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41754-7_46" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera-Diego" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006053400890100" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assema Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Cabrera Diego" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Saksik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina Villegas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro-Linhares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313282v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somara Seng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537101v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_46" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46RSJDML-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433913v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346228v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_86" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZV2B51G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waszak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vidrequin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_94" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C07DTFG3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321139v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimaan Abdillahi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Torres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107724v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00390068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>