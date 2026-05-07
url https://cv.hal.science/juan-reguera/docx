--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -2019,265 +2019,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a structural understanding of RNA synthesis by negative strand RNA viral polymerases</w:t>
+                <w:t xml:space="preserve">Comparative Structural and Functional Analysis of Bunyavirus and Arenavirus Cap-Snatching Endonucleases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Reguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Cusack</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Coscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.e1005636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251380v1</w:t>
+                <w:t xml:space="preserve">hal-05251270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Structural and Functional Analysis of Bunyavirus and Arenavirus Cap-Snatching Endonucleases</w:t>
+                <w:t xml:space="preserve">Towards a structural understanding of RNA synthesis by negative strand RNA viral polymerases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Reguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Coscia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen Cusack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (6), pp.e1005636. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251270v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Structure and Biochemical Characterization of an RNA Endonuclease in the N Terminus of Andes Virus L Protein</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmented negative strand RNA virus nucleoprotein structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Reguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kolakofsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedemann Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cusack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.7246 - 7251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Reguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedemann Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cusack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3838,51 +3838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAAD16FD"/>
+    <w:nsid w:val="D02639B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4069,51 +4069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-reguera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4977-7948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7551-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04717331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amadori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zimberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51952-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04746756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garlatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Mondielli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252400304X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04129138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Jones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rabah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Zamarre&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Arranz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2213934120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04129164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durieux Trouilleton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barata-Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arragain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38555-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Quoc Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Huecas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Asif-Laidin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Plaza-Pegueroles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Capuzzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37109-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03366195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kovacikova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gorostiola Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gigante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02566-20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03402697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Conesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rabut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bragagnolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gouzerh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02907948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gerlach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17349-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-3036-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Lessoued" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Meier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devignot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Desfosses" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Santiago" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mudgal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reguera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Recacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosenthal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gogrefe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Vogel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Rauschenberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006400" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ferron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de La Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.01.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cusack" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2016.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaudon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005636" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251225v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Busch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Witte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliberto S&#225;nchez-Ramos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005635" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Mudgal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Santiago" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Casasnovas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.05.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kolakofsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2014.01.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5TF19N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302298110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiderio Ordo&#241;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enjuanes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002859" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.027607-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riolobos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mateu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almendral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.01.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGP9X8S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Grueso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Almendral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500867200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Almendral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307748101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Men&#233;ndez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G Mateu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m307662200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814515-9.00105-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juan-reguera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4977-7948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7551-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04717331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amadori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zimberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51952-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04746756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garlatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Mondielli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252400304X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04129138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Jones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rabah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Zamarre&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Arranz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2213934120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04129164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durieux Trouilleton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barata-Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arragain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38555-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Quoc Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Huecas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Asif-Laidin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Plaza-Pegueroles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Capuzzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37109-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03366195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kovacikova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gorostiola Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gigante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02566-20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03402697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Conesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rabut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bragagnolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gouzerh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02907948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gerlach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17349-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-3036-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Lessoued" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Meier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devignot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Desfosses" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Santiago" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mudgal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reguera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Recacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosenthal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gogrefe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Vogel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Rauschenberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006400" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ferron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de La Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.01.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaudon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005636" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cusack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2016.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251225v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Busch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Witte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliberto S&#225;nchez-Ramos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005635" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Mudgal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Santiago" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Casasnovas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.05.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kolakofsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2014.01.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5TF19N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302298110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiderio Ordo&#241;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enjuanes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002859" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.027607-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riolobos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mateu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Almendral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.01.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGP9X8S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Grueso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Almendral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m500867200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Almendral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307748101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Men&#233;ndez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G Mateu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m307662200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814515-9.00105-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>