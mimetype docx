--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -863,51 +863,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Comparison between Series Hybrid Bike and Traditional Bike</w:t>
+                <w:t xml:space="preserve">Unplugged Series Hybrid Bike Study: Cost versus Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
@@ -942,106 +942,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hanoi, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047465v1</w:t>
+                <w:t xml:space="preserve">hal-03047464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unplugged Series Hybrid Bike Study: Cost versus Performance Analysis</w:t>
+                <w:t xml:space="preserve">Efficiency Comparison between Series Hybrid Bike and Traditional Bike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
@@ -1076,82 +1076,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hanoi, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047464v1</w:t>
+                <w:t xml:space="preserve">hal-03047465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of hydro-mechanical model of a multiway valve used in automotive thermal management</w:t>
               </w:r>
@@ -1650,239 +1650,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'intérêt d'une hybridation série pour un véhicule à propulsion humaine. Pré-dimensionnement d'une génératrice-pédalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061016v1</w:t>
+                <w:t xml:space="preserve">hal-01065195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'intérêt d'une hybridation série pour un véhicule à propulsion humaine. Pré-dimensionnement d'une génératrice-pédalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. pp 1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065195v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lissage d'une production houlogénérée: gestion et dimensionnement d'un système de stockage par supercondensateurs sous contrainte de flicker</w:t>
               </w:r>
@@ -1987,278 +1987,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t>
+                <w:t xml:space="preserve">Influence of control strategy on the global efficiency of a Direct Wave Energy Converter with electric Power Take-Off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2013.6521543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864070v2</w:t>
+                <w:t xml:space="preserve">hal-00831687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of control strategy on the global efficiency of a Direct Wave Energy Converter with electric Power Take-Off</w:t>
+                <w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2013.6521543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831687v2</w:t>
+                <w:t xml:space="preserve">hal-00864070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources énergétiques et solutions pour l'alimentation en électricité des populations isolées</w:t>
               </w:r>
@@ -3845,51 +3845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Tournon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lelievre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813618" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952560" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khammassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cormerais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2017.8014244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DENS0042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Tournon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lelievre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952560" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813618" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khammassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cormerais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2017.8014244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DENS0042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>