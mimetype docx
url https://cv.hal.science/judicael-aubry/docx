--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1395,282 +1395,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
+                <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Primot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195536v1</w:t>
+                <w:t xml:space="preserve">hal-01195523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
+                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195523v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'intérêt d'une hybridation série pour un véhicule à propulsion humaine. Pré-dimensionnement d'une génératrice-pédalier</w:t>
               </w:r>
@@ -2045,51 +2045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t>
@@ -3845,51 +3845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Tournon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lelievre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952560" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813618" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khammassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cormerais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2017.8014244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DENS0042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Tournon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lelievre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952560" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813618" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khammassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cormerais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2017.8014244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DENS0042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>