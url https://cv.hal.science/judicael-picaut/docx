--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -501,252 +501,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Non-Diffuse Sound Fields in Room Acoustics: From Murray Hodgson's Early Works to The Diffusion Equation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1), pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057736v1</w:t>
+                <w:t xml:space="preserve">hal-02519421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Non-Diffuse Sound Fields in Room Acoustics: From Murray Hodgson's Early Works to The Diffusion Equation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Valeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Foy</w:t>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519421v1</w:t>
+                <w:t xml:space="preserve">hal-02057736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t>
               </w:r>
@@ -992,77 +992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including scattering within the room acoustics diffusion model: An analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140 (4), pp.2659--2669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1359,51 +1359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple absorbing layer implementation for transmission line matrix modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1456,511 +1456,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche simplifiée de la réalisation de cartographies sonores de grandes agglomérations à l’aide d’un logiciel SIG</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de la propagation acoustique en milieu urbain : approches ondulatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RéférenceS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4p, cartes</w:t>
+              <w:t xml:space="preserve">, 2012, pp.228-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845851v1</w:t>
+                <w:t xml:space="preserve">hal-00845850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation of the Fick's law of diffusion in room acoustics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche simplifiée de la réalisation de cartographies sonores de grandes agglomérations à l’aide d’un logiciel SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RéférenceS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4p, cartes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845644v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Predictions in Industrial Spaces Using a Diffusion Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Billon</w:t>
+                <w:t xml:space="preserve">A numerical investigation of the Fick's law of diffusion in room acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Visentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/260394⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (5), pp. 3180-3189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4756924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850627v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation acoustique en milieu urbain : approches ondulatoires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic Predictions in Industrial Spaces Using a Diffusion Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Félix</w:t>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RéférenceS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/260394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845850v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances sonores urbaines et interaction ville-bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2067,51 +2067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain impedance formulation for transmission line matrix modelling of outdoor sound propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2196,51 +2196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des caractéristiques acoustiques d'une rue à partir de mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2272,330 +2272,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Acoustic Diffusors to Reduce Noise in Urban Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Empirical Diffusion Model for Acoustic Prediction in Rooms with Mixed Diffuse and Specular Reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Scouarnec</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 95 (4), pp 653-688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918194⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 95 (1), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451115v1</w:t>
+                <w:t xml:space="preserve">hal-04302290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Diffusion Model for Acoustic Prediction in Rooms with Mixed Diffuse and Specular Reflections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Acoustic Diffusors to Reduce Noise in Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anas Sakout</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 95 (1), pp.97-105. </w:t>
+              <w:t xml:space="preserve">, 2009, 95 (4), pp 653-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302290v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing atmospheric attenuation within a diffusion model for room-acoustic predictions (L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 123 (6), pp.4040-4043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2629,103 +2629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the sound transmission between rooms coupled through partition walls by using a diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 123 (6), pp 4261-4271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2759,64 +2759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of the reverberation time in high absorbent room using a modified-diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2949,90 +2949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a diffusion model for acoustically coupled rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (4), pp.2043-2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3333,277 +3333,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Noise Mapping in France to 2023: Coupling a national database with the open-source model NoiseModelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+                <w:t xml:space="preserve">NoiseCapture, une base de données communautaire pour l’évaluation des environnements sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Boumchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939435v1</w:t>
+                <w:t xml:space="preserve">hal-03848498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoiseCapture, une base de données communautaire pour l’évaluation des environnements sonores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendall Petit</w:t>
+                <w:t xml:space="preserve">Strategic Noise Mapping in France to 2023: Coupling a national database with the open-source model NoiseModelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848498v1</w:t>
+                <w:t xml:space="preserve">hal-04939435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme PlaMADE</w:t>
               </w:r>
@@ -4370,51 +4370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of multiple scattering and ground effect related to sound propagation in forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chobeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,77 +4642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical and experimental validation of the room acoustics diffusion theory inside long rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Visentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Prodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4852,942 +4852,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Simpa, a graphical user interface devoted to host 3D sound propagation numerical codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TLM OpenCL multi-GPUs implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2012, France. pp 3249-3255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810893v1</w:t>
+                <w:t xml:space="preserve">hal-00850674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+                <w:t xml:space="preserve">Eval-PDU: urban traffic and its environmental impacts modelling to assess Urban Mobility Master Plan : Conception of a methodology based on the Nantes case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Bougnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque GIS - Modélisation urbaine " Flow modeling for urban development "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810887v1</w:t>
+                <w:t xml:space="preserve">hal-00850878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical and experimental analysis of the relationship between reverberant acoustic intensity and energy density inside long rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Visentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Prodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering, INTERNOISE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New-York, United States. 12p, graphiques, schémas, ill. en coul</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845760v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPPS, a particle-tracing numerical code for indoor and outdoor sound propagation prediction</w:t>
+                <w:t xml:space="preserve">I-Simpa, a graphical user interface devoted to host 3D sound propagation numerical codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, France. pp 1417-1422</w:t>
+              <w:t xml:space="preserve">, Apr 2012, France. pp 79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850753v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical and experimental analysis of the relationship between reverberant acoustic intensity and energy density inside long rooms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPPS, a particle-tracing numerical code for indoor and outdoor sound propagation prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering, INTERNOISE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New-York, United States. 12p, graphiques, schémas, ill. en coul</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851479v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Simpa, a graphical user interface devoted to host 3D sound propagation numerical codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, France. pp 79-84</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850699v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPPS, a particle-tracing numerical code for indoor and outdoor sound propagation prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810894v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eval-PDU: urban traffic and its environmental impacts modelling to assess Urban Mobility Master Plan : Conception of a methodology based on the Nantes case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Schmidt</w:t>
+                <w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GIS - Modélisation urbaine " Flow modeling for urban development "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France. 9p</w:t>
+              <w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850878v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLM OpenCL multi-GPUs implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+                <w:t xml:space="preserve">SPPS, a particle-tracing numerical code for indoor and outdoor sound propagation prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, France. pp 3249-3255</w:t>
+              <w:t xml:space="preserve">, Apr 2012, France. pp 1417-1422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850674v1</w:t>
+                <w:t xml:space="preserve">hal-00850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t>
               </w:r>
@@ -5898,51 +5898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLM OpenCL multi-GPUs implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLM modelling for room acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering ,INTERNOISE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France. 10p, tabl., fig., annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6416,90 +6416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the modal-FE method to the study of open periodic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6885,916 +6885,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'un modèle numérique météorologique avec le modèle numérique de propagation acoustique TLM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+                <w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bougnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542606v1</w:t>
+                <w:t xml:space="preserve">hal-00614951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation of the sound intensity field in rooms by using diffusion theory and particle tracing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical study of the use of acoustic diffusers to reduce noise in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. 6p</w:t>
+              <w:t xml:space="preserve">Noise in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636944v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the use of acoustic diffusers to reduce noise in urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical investigation of the sound intensity field in rooms by using diffusion theory and particle tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Visentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Prodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise in the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508894v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des caractéristiques acoustiques d'une rue à partir de mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des Champs Sonores en Acoustique Architecturale par un Processus de Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the use of acoustic diffusers to reduce noise in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hossam Eldien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode mixte EF-modale pour l'étude de la propagation acoustique en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6emes Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bougnol</w:t>
+                <w:t xml:space="preserve">Couplage d'un modèle numérique météorologique avec le modèle numérique de propagation acoustique TLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614951v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des caractéristiques acoustiques d'une rue à partir de mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7832,64 +7832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometeorological effects on urban sound propagation : A numerical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,90 +7957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled modal-FE method for the sound propagation modeling in urban canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8078,90 +8078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of the sound propagation in nonrectilinear streets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURONOISE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8186,51 +8186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of complex impedance conditions and PML boundaries into a transmission line matrix model for urban acoustics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8428,77 +8428,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL - Conférence Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Milan, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8575,51 +8575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08, Paris 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8644,51 +8644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the transmission line matrix method for the sound propagation modelling in urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the transmission line matrix method for the sound propagation modelling in open-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9152,355 +9152,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-Based Models for Predicting Sound Fields in Rooms with Mixed Specular and Diffuse Reflections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Billon</w:t>
+                <w:t xml:space="preserve">Modelling the sound transmission through separation walls using a diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Acoustics, Madrid, Spain, September 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium on Room Acoustics satellite of the 19th International Congress on Acoustics, Seville, Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179599v1</w:t>
+                <w:t xml:space="preserve">hal-00312361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the sound transmission through separation walls using a diffusion model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Foy</w:t>
+                <w:t xml:space="preserve">Diffusion-Based Models for Predicting Sound Fields in Rooms with Mixed Specular and Diffuse Reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Room Acoustics satellite of the 19th International Congress on Acoustics, Seville, Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">19th International Congress on Acoustics, Madrid, Spain, September 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312361v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-based models for predicting sound fields in rooms with mixed specular and diffuse reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Acoustics, Madrid, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, France. pp.n.a</w:t>
@@ -9529,90 +9529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle de prévision du champ sonore basé sur la résolution numérique d'une équation de diffusion pour la configuration de salles couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9663,64 +9663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Inter-noise, Honolulu, Etats-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9758,77 +9758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the acoustics of coupled spaces with the acoustic-diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hodgson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9991,103 +9991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes estimations du libre parcours moyen en acoustique des salles : influence sur l'estimation de l'énergie acoustique par un modèle de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.n.a</w:t>
@@ -10116,90 +10116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale d'un modèle de diffusion pour l'acoustique des locaux couplés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique, Tours, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10218,355 +10218,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the acoustics of coupled rooms with the acoustic-diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hodgson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Conférence invitée, 9th West Pacific Acoustics Conference, Seoul, Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541123v1</w:t>
+                <w:t xml:space="preserve">hal-00312607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the acoustics of coupled rooms with the acoustic-diffusion model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée, 9th West Pacific Acoustics Conference, Seoul, Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Euronoise 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312607v1</w:t>
+                <w:t xml:space="preserve">hal-01541123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a numerical diffusion-based modelling of the reverberated sound field in long rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, France. pp.n.a</w:t>
@@ -10595,77 +10595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a diffusion equation-based modeling of the sound field in coupled rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10729,64 +10729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Int. Congress on Acoustics, Kyoto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10811,77 +10811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverberated sound field modelling in coupled rooms using a diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10932,51 +10932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the diffusion equation with a FEM solver: calculation of diffuse sound field in acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11199,51 +11199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11366,103 +11366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la transmission acoustique entre deux locaux à l'aide du modèle de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11480,90 +11480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du champ acoustique diffus par une équation de diffusion dans les locaux couplés : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,77 +11581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du champ acoustique diffus par une équation de diffusion : comparaison avec la théorie statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12016,51 +12016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6BDD6A9"/>
+    <w:nsid w:val="9FA8AA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12247,51 +12247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judicael-picaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-2414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102528446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABD-6580-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4963081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.10.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92Q5B75T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21M1ZTJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Visentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prodi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4756924" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/260394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNDZGZK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scouarnec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2903872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2905242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodgson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chartier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butzbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maltete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuylsteke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Nussbaumer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Prodi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bougnol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmidt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542606v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hossam Eldien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637508v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chervet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boirlaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179599v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Foy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312609v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02519581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judicael-picaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-2414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102528446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABD-6580-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4963081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.10.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92Q5B75T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21M1ZTJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Visentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prodi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4756924" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/260394" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNDZGZK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scouarnec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918194" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2903872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2905242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodgson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chartier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butzbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maltete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuylsteke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Nussbaumer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Prodi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bougnol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hossam Eldien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637508v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chervet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boirlaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Foy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312609v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02519581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>