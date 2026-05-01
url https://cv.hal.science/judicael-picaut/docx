--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -501,252 +501,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Non-Diffuse Sound Fields in Room Acoustics: From Murray Hodgson's Early Works to The Diffusion Equation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Valeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Foy</w:t>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519421v1</w:t>
+                <w:t xml:space="preserve">hal-02057736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Non-Diffuse Sound Fields in Room Acoustics: From Murray Hodgson's Early Works to The Diffusion Equation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1), pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057736v1</w:t>
+                <w:t xml:space="preserve">hal-02519421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t>
               </w:r>
@@ -992,77 +992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including scattering within the room acoustics diffusion model: An analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140 (4), pp.2659--2669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1359,51 +1359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple absorbing layer implementation for transmission line matrix modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,386 +1581,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche simplifiée de la réalisation de cartographies sonores de grandes agglomérations à l’aide d’un logiciel SIG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Predictions in Industrial Spaces Using a Diffusion Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RéférenceS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/260394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845851v1</w:t>
+                <w:t xml:space="preserve">hal-00850627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical investigation of the Fick's law of diffusion in room acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Visentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (5), pp. 3180-3189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4756924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Predictions in Industrial Spaces Using a Diffusion Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche simplifiée de la réalisation de cartographies sonores de grandes agglomérations à l’aide d’un logiciel SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anas Sakout</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RéférenceS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4p, cartes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/260394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00850627v1</w:t>
+                <w:t xml:space="preserve">hal-00845851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances sonores urbaines et interaction ville-bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2067,51 +2067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain impedance formulation for transmission line matrix modelling of outdoor sound propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2196,51 +2196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des caractéristiques acoustiques d'une rue à partir de mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2272,330 +2272,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Diffusion Model for Acoustic Prediction in Rooms with Mixed Diffuse and Specular Reflections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Acoustic Diffusors to Reduce Noise in Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anas Sakout</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 95 (1), pp.97-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918131⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 95 (4), pp 653-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302290v1</w:t>
+                <w:t xml:space="preserve">hal-00451115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Acoustic Diffusors to Reduce Noise in Urban Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Empirical Diffusion Model for Acoustic Prediction in Rooms with Mixed Diffuse and Specular Reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Scouarnec</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 95 (4), pp 653-688. </w:t>
+              <w:t xml:space="preserve">, 2009, 95 (1), pp.97-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451115v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing atmospheric attenuation within a diffusion model for room-acoustic predictions (L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 123 (6), pp.4040-4043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2629,103 +2629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the sound transmission between rooms coupled through partition walls by using a diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 123 (6), pp 4261-4271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2759,64 +2759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of the reverberation time in high absorbent room using a modified-diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2949,90 +2949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a diffusion model for acoustically coupled rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (4), pp.2043-2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3333,277 +3333,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoiseCapture, une base de données communautaire pour l’évaluation des environnements sonores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendall Petit</w:t>
+                <w:t xml:space="preserve">Strategic Noise Mapping in France to 2023: Coupling a national database with the open-source model NoiseModelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848498v1</w:t>
+                <w:t xml:space="preserve">hal-04939435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Noise Mapping in France to 2023: Coupling a national database with the open-source model NoiseModelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+                <w:t xml:space="preserve">NoiseCapture, une base de données communautaire pour l’évaluation des environnements sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Boumchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939435v1</w:t>
+                <w:t xml:space="preserve">hal-03848498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme PlaMADE</w:t>
               </w:r>
@@ -4370,51 +4370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of multiple scattering and ground effect related to sound propagation in forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chobeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,1158 +4636,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical and experimental validation of the room acoustics diffusion theory inside long rooms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valeau</w:t>
+                <w:t xml:space="preserve">PML Implementation for TLM Propagation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chobeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. 8p, ill., cartes, graphiques, bibliogr</w:t>
+              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Merano, Italy. 4p, fig., graphiques, schéma</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845722v1</w:t>
+                <w:t xml:space="preserve">hal-00845709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PML Implementation for TLM Propagation Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chobeau</w:t>
+                <w:t xml:space="preserve">A numerical and experimental validation of the room acoustics diffusion theory inside long rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Visentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Prodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Merano, Italy. 4p, fig., graphiques, schéma</w:t>
+              <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. 8p, ill., cartes, graphiques, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845709v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLM OpenCL multi-GPUs implementation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eval-PDU: urban traffic and its environmental impacts modelling to assess Urban Mobility Master Plan : Conception of a methodology based on the Nantes case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bougnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp 3249-3255</w:t>
+              <w:t xml:space="preserve">Colloque GIS - Modélisation urbaine " Flow modeling for urban development "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850674v1</w:t>
+                <w:t xml:space="preserve">hal-00850878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eval-PDU: urban traffic and its environmental impacts modelling to assess Urban Mobility Master Plan : Conception of a methodology based on the Nantes case</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TLM OpenCL multi-GPUs implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GIS - Modélisation urbaine " Flow modeling for urban development "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France. 9p</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp 3249-3255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850878v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical and experimental analysis of the relationship between reverberant acoustic intensity and energy density inside long rooms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I-Simpa, a graphical user interface devoted to host 3D sound propagation numerical codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering, INTERNOISE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New-York, United States. 12p, graphiques, schémas, ill. en coul</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851479v1</w:t>
+                <w:t xml:space="preserve">hal-00810893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Simpa, a graphical user interface devoted to host 3D sound propagation numerical codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, France. pp 79-84</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850699v1</w:t>
+                <w:t xml:space="preserve">hal-00810887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPPS, a particle-tracing numerical code for indoor and outdoor sound propagation prediction</w:t>
+                <w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810894v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Simpa, a graphical user interface devoted to host 3D sound propagation numerical codes</w:t>
+                <w:t xml:space="preserve">SPPS, a particle-tracing numerical code for indoor and outdoor sound propagation prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2012, France. pp 1417-1422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810893v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I-Simpa, a graphical user interface devoted to host 3D sound propagation numerical codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2012, France. pp 79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810887v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t>
+                <w:t xml:space="preserve">SPPS, a particle-tracing numerical code for indoor and outdoor sound propagation prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845760v1</w:t>
+                <w:t xml:space="preserve">hal-00810894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPPS, a particle-tracing numerical code for indoor and outdoor sound propagation prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical and experimental analysis of the relationship between reverberant acoustic intensity and energy density inside long rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Visentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Prodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp 1417-1422</w:t>
+              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering, INTERNOISE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New-York, United States. 12p, graphiques, schémas, ill. en coul</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850753v1</w:t>
+                <w:t xml:space="preserve">hal-00851479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t>
               </w:r>
@@ -5898,51 +5898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLM OpenCL multi-GPUs implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLM modelling for room acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering ,INTERNOISE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France. 10p, tabl., fig., annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6442,64 +6442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7010,791 +7010,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the use of acoustic diffusers to reduce noise in urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage d'un modèle numérique météorologique avec le modèle numérique de propagation acoustique TLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise in the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508894v1</w:t>
+                <w:t xml:space="preserve">hal-00542606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation of the sound intensity field in rooms by using diffusion theory and particle tracing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola Prodi</w:t>
+                <w:t xml:space="preserve">Evaluation des caractéristiques acoustiques d'une rue à partir de mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. 6p</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636944v1</w:t>
+                <w:t xml:space="preserve">hal-00542589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des caractéristiques acoustiques d'une rue à partir de mesures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">An experimental study of the use of acoustic diffusers to reduce noise in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hossam Eldien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Internoise 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542589v1</w:t>
+                <w:t xml:space="preserve">hal-00596487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Champs Sonores en Acoustique Architecturale par un Processus de Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode mixte EF-modale pour l'étude de la propagation acoustique en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">6emes Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542857v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the use of acoustic diffusers to reduce noise in urban areas</w:t>
+                <w:t xml:space="preserve">Modélisation des Champs Sonores en Acoustique Architecturale par un Processus de Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. 9p</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596487v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode mixte EF-modale pour l'étude de la propagation acoustique en milieu urbain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical study of the use of acoustic diffusers to reduce noise in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6emes Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France</w:t>
+              <w:t xml:space="preserve">Noise in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638048v1</w:t>
+                <w:t xml:space="preserve">hal-00508894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'un modèle numérique météorologique avec le modèle numérique de propagation acoustique TLM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+                <w:t xml:space="preserve">A numerical investigation of the sound intensity field in rooms by using diffusion theory and particle tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Visentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Prodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542606v1</w:t>
+                <w:t xml:space="preserve">hal-00636944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des caractéristiques acoustiques d'une rue à partir de mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7832,51 +7832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometeorological effects on urban sound propagation : A numerical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,51 +7996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8072,243 +8072,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of the sound propagation in nonrectilinear streets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Billon</w:t>
+                <w:t xml:space="preserve">Implementation of complex impedance conditions and PML boundaries into a transmission line matrix model for urban acoustics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anas Sakout</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURONOISE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom. 7p</w:t>
+              <w:t xml:space="preserve">, Oct 2009, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420975v1</w:t>
+                <w:t xml:space="preserve">hal-00421056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of complex impedance conditions and PML boundaries into a transmission line matrix model for urban acoustics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations of the sound propagation in nonrectilinear streets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gauvreau</w:t>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURONOISE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, France. 10p</w:t>
+              <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421056v1</w:t>
+                <w:t xml:space="preserve">hal-00420975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISAUr : an integrated tool for modeling the noise impact of urban traffic control equipments</w:t>
               </w:r>
@@ -8428,77 +8428,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL - Conférence Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Milan, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8517,243 +8517,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of diffusion equations to model the acoustics of coupled rooms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anas Sakout</w:t>
+                <w:t xml:space="preserve">Use of the transmission line matrix method for the sound propagation modelling in urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08, Paris 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538732v1</w:t>
+                <w:t xml:space="preserve">hal-00399882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the transmission line matrix method for the sound propagation modelling in urban area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+                <w:t xml:space="preserve">On the use of diffusion equations to model the acoustics of coupled rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. 6p</w:t>
+              <w:t xml:space="preserve">Acoustics'08, Paris 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399882v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intensity in a reverberant field as an acoustic energy-density gradient</w:t>
               </w:r>
@@ -8847,90 +8847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of diffusion equation to model the acoustics of coupled rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8968,51 +8968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the transmission line matrix method for the sound propagation modelling in open-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,51 +9158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the sound transmission through separation walls using a diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9210,51 +9210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Room Acoustics satellite of the 19th International Congress on Acoustics, Seville, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9279,64 +9279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-Based Models for Predicting Sound Fields in Rooms with Mixed Specular and Diffuse Reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9417,90 +9417,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-based models for predicting sound fields in rooms with mixed specular and diffuse reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Acoustics, Madrid, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, France. pp.n.a</w:t>
@@ -9529,90 +9529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle de prévision du champ sonore basé sur la résolution numérique d'une équation de diffusion pour la configuration de salles couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9631,256 +9631,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound field modeling in architectural acoustics using a diffusion equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the acoustics of coupled spaces with the acoustic-diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hodgson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Inter-noise, Honolulu, Etats-Unis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">WESPAC IX, Seoul, Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312541v1</w:t>
+                <w:t xml:space="preserve">hal-00312608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the acoustics of coupled spaces with the acoustic-diffusion model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound field modeling in architectural acoustics using a diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hodgson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WESPAC IX, Seoul, Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">35th Inter-noise, Honolulu, Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312608v1</w:t>
+                <w:t xml:space="preserve">hal-00312541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t>
               </w:r>
@@ -10004,90 +10004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes estimations du libre parcours moyen en acoustique des salles : influence sur l'estimation de l'énergie acoustique par un modèle de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.n.a</w:t>
@@ -10116,90 +10116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale d'un modèle de diffusion pour l'acoustique des locaux couplés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique, Tours, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10218,355 +10218,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the acoustics of coupled rooms with the acoustic-diffusion model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée, 9th West Pacific Acoustics Conference, Seoul, Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Euronoise 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312607v1</w:t>
+                <w:t xml:space="preserve">hal-01541123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the acoustics of coupled rooms with the acoustic-diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hodgson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Conférence invitée, 9th West Pacific Acoustics Conference, Seoul, Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541123v1</w:t>
+                <w:t xml:space="preserve">hal-00312607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a numerical diffusion-based modelling of the reverberated sound field in long rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, France. pp.n.a</w:t>
@@ -10595,77 +10595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a diffusion equation-based modeling of the sound field in coupled rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10729,64 +10729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Int. Congress on Acoustics, Kyoto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10811,77 +10811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverberated sound field modelling in coupled rooms using a diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10932,51 +10932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the diffusion equation with a FEM solver: calculation of diffuse sound field in acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11199,51 +11199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11366,51 +11366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la transmission acoustique entre deux locaux à l'aide du modèle de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11418,51 +11418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11480,90 +11480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du champ acoustique diffus par une équation de diffusion dans les locaux couplés : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,77 +11581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du champ acoustique diffus par une équation de diffusion : comparaison avec la théorie statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12016,51 +12016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FA8AA26"/>
+    <w:nsid w:val="98E7C708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12247,51 +12247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judicael-picaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-2414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102528446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABD-6580-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4963081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.10.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92Q5B75T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21M1ZTJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Visentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prodi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4756924" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/260394" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNDZGZK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scouarnec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918194" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2903872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2905242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodgson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chartier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butzbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maltete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuylsteke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Nussbaumer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Prodi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bougnol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hossam Eldien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637508v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chervet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boirlaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Foy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312609v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02519581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judicael-picaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-2414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102528446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABD-6580-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4963081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.10.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92Q5B75T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21M1ZTJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/260394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Visentin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prodi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4756924" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNDZGZK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scouarnec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2903872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2905242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodgson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chartier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butzbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maltete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuylsteke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Nussbaumer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Prodi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bougnol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hossam Eldien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636944v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637508v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chervet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399882v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boirlaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Foy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312609v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02519581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>