--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -403,269 +403,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hill stations as spatial injustice in a context of climate inequalities: Viewpoint from Indonesia and Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking (with) hill stations. How tourism is urbanising South and Southeast Asian mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dnm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432522v1</w:t>
+                <w:t xml:space="preserve">hal-05432531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking (with) hill stations. How tourism is urbanising South and Southeast Asian mountain areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hill stations as spatial injustice in a context of climate inequalities: Viewpoint from Indonesia and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Jennings</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I Dewa Made Frendika Septanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432531v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les nouvelles villes-capitales des Suds à l’époque contemporaine : projets et bilans critiques</w:t>
               </w:r>
@@ -1344,159 +1344,159 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation des politiques de traitement de la pauvreté à Jakarta, des inégalités aux injustices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6</w:t>
+              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/neoliberalisation-des-politiques-de-traitement-de-la-pauvrete-a-jakarta-des-inegalites-aux-injustices/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024060v1</w:t>
+                <w:t xml:space="preserve">halshs-01512546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation des politiques de traitement de la pauvreté à Jakarta, des inégalités aux injustices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/neoliberalisation-des-politiques-de-traitement-de-la-pauvrete-a-jakarta-des-inegalites-aux-injustices/</w:t>
+              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01512546v1</w:t>
+                <w:t xml:space="preserve">hal-02024060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neoliberalisation of Poverty Treatment Policies in Jakarta, from Inequality to Injustice</w:t>
               </w:r>
@@ -1543,143 +1543,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme et les rapports de pouvoir dans les marges indonésiennes</w:t>
+                <w:t xml:space="preserve">Conférence introductive du pays Invité au FIG - l'Indonésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Galindo</w:t>
+                <w:t xml:space="preserve">Rémi Desmoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412752v1</w:t>
+                <w:t xml:space="preserve">hal-05412731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géopolitique en revues</w:t>
               </w:r>
@@ -1767,941 +1767,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence introductive du pays Invité au FIG - l'Indonésie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Biodiversité Menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Desmoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412731v1</w:t>
+                <w:t xml:space="preserve">hal-05416201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les capitales déménagent</w:t>
+                <w:t xml:space="preserve">Le tourisme et les rapports de pouvoir dans les marges indonésiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tetart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dadang Rukmana</w:t>
+                <w:t xml:space="preserve">Mathilde Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413118v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Washing outside of home. How to negociate a place between intimacy and urban service ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les capitales déménagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fournet-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chabrol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+                <w:t xml:space="preserve">Mounier Pierre-Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tetart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadang Rukmana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin (Ireland), Ireland</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711705v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hill stations in Southeast Asia: Crossing national borders to (re) discover small and medium cities at Tourist Fringes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Washing outside of home. How to negociate a place between intimacy and urban service ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Convention of Asian Scholars (ICAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAS, Jul 2024, Surabaya, Indonesia</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412789v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a t-il urgence à déménager la capitale d’Indonésie?</w:t>
+                <w:t xml:space="preserve">Hill stations in Southeast Asia: Crossing national borders to (re) discover small and medium cities at Tourist Fringes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDIE, Sep 2023, Saint-dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">13th International Convention of Asian Scholars (ICAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAS, Jul 2024, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421585v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se laver en dehors de chez-soi. Une urgence remise à l’agenda politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urgences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival International de Géographie, Sep 2023, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combattre les violences sexistes et sexuelles dans l'enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint dié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la tasse au balais : enjeux genrés de l’accès au douche dans les accueils de jour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y a t-il urgence à déménager la capitale d’Indonésie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et bains-douches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Chabrol; Arnaud Lemarchand, Dec 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDIE, Sep 2023, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05386854v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la dimension territoriale des mouvements sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la tasse au balais : enjeux genrés de l’accès au douche dans les accueils de jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès de l’association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Genre et bains-douches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Chabrol; Arnaud Lemarchand, Dec 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04748239v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05386854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation à la communication : évaluer l'impact écologique d'un projet autoroutier pour débattre entre scientifiques, aménageurs et grand public</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
+                <w:t xml:space="preserve">Explorer la dimension territoriale des mouvements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">9ème congrès de l’association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065949v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04748239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations et territoires : concordances et discontinuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2717,168 +2730,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence internationale des géographes et géographies anarchistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rabastens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04748225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches critiques et engagement : construction collective d'une grille d'analyse à partir d'un corpus de textes – Atelier organisé pour le Réseau des Géographes Libertaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+                <w:t xml:space="preserve">De la modélisation à la communication : évaluer l'impact écologique d'un projet autoroutier pour débattre entre scientifiques, aménageurs et grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04748233v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches critiques et engagement : construction collective d'une grille d'analyse à partir d'un corpus de textes – Atelier organisé pour le Réseau des Géographes Libertaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04748233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph-based approach for assessing landscape ecological impacts of a highway project: from modelling to public reception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2907,51 +3015,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Diversity and biodiversity: 18th International Symposium on Problems of Landscape Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2961,51 +3069,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luttes, territoires et justice spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3034,142 +3142,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles villes-capitales des Suds à l’époque contemporaine : projets et bilans critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 289, 2024, Suds, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qnb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3179,51 +3287,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire face à des sols convoités ? Vulnérabilité foncière et projet d’autoroute entre Lyon et Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3243,155 +3351,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Textes réunis par Fabrice Guizard &amp; Nicolas Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Mater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2023, Sociétés environnement, 978-2-36424-096-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géographies féministes : des géographies engagées, au-delà du genre et des sexualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments de Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.159-174, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3401,245 +3509,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégoriser - Lexique de la construction sociale des différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.521-535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/128r2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypergéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, hypergeo.eu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3649,51 +3757,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse : Les Dynamiques du Monde Associatif à l’épreuve des Transformations Territoriales et de l’Informalité (Dymatti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3715,51 +3823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03386071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3769,51 +3877,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final : Les Dynamiques du Monde Associatif à l’épreuve des Transformations Territoriales et de l’Informalité (Dymatti) - Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3839,51 +3947,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 53, Institut Français du Monde Associatif. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3893,114 +4001,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographie de la pauvreté à Jakarta (Indonésie). Espaces de la pauvreté et places des pauvres dans une métropole contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Paris IV Sorbonne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01663564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4068,51 +4176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B802A10"/>
+    <w:nsid w:val="91697713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4299,51 +4407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judicaelle-dietrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7085-2466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183708032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925644" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qmz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicaelle Dietrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2022.2100881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8094" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11605" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Grim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounier Pierre-Alexandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tetart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadang Rukmana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04711705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05382047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qnb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duplan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0159" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128r2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judicaelle-dietrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7085-2466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183708032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925644" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qmz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicaelle Dietrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2022.2100881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8094" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11605" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Grim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galindo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounier Pierre-Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tetart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadang Rukmana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04711705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05382047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qnb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duplan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128r2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>