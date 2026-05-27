--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1344,159 +1344,159 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation des politiques de traitement de la pauvreté à Jakarta, des inégalités aux injustices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/neoliberalisation-des-politiques-de-traitement-de-la-pauvrete-a-jakarta-des-inegalites-aux-injustices/</w:t>
+              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01512546v1</w:t>
+                <w:t xml:space="preserve">hal-02024060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation des politiques de traitement de la pauvreté à Jakarta, des inégalités aux injustices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6</w:t>
+              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/neoliberalisation-des-politiques-de-traitement-de-la-pauvrete-a-jakarta-des-inegalites-aux-injustices/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024060v1</w:t>
+                <w:t xml:space="preserve">halshs-01512546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neoliberalisation of Poverty Treatment Policies in Jakarta, from Inequality to Injustice</w:t>
               </w:r>
@@ -1577,109 +1577,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence introductive du pays Invité au FIG - l'Indonésie</w:t>
+                <w:t xml:space="preserve">Le tourisme et les rapports de pouvoir dans les marges indonésiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Desmoulière</w:t>
+                <w:t xml:space="preserve">Mathilde Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412731v1</w:t>
+                <w:t xml:space="preserve">hal-05412752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géopolitique en revues</w:t>
               </w:r>
@@ -1767,217 +1767,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Biodiversité Menacée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conférence introductive du pays Invité au FIG - l'Indonésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+                <w:t xml:space="preserve">Rémi Desmoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416201v1</w:t>
+                <w:t xml:space="preserve">hal-05412731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme et les rapports de pouvoir dans les marges indonésiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Biodiversité Menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412752v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les capitales déménagent</w:t>
               </w:r>
@@ -2242,286 +2242,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se laver en dehors de chez-soi. Une urgence remise à l’agenda politique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y a t-il urgence à déménager la capitale d’Indonésie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urgences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Festival International de Géographie, Sep 2023, Saint Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDIE, Sep 2023, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382047v1</w:t>
+                <w:t xml:space="preserve">hal-05421585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combattre les violences sexistes et sexuelles dans l'enseignement supérieur et la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se laver en dehors de chez-soi. Une urgence remise à l’agenda politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Tillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint dié, France</w:t>
+              <w:t xml:space="preserve">Urgences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival International de Géographie, Sep 2023, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421597v1</w:t>
+                <w:t xml:space="preserve">hal-05382047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a t-il urgence à déménager la capitale d’Indonésie?</w:t>
+                <w:t xml:space="preserve">Combattre les violences sexistes et sexuelles dans l'enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFDIE, Sep 2023, Saint-dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Saint dié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421585v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tasse au balais : enjeux genrés de l’accès au douche dans les accueils de jour</w:t>
               </w:r>
@@ -2678,394 +2678,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04748239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations et territoires : concordances et discontinuités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+                <w:t xml:space="preserve">De la modélisation à la communication : évaluer l'impact écologique d'un projet autoroutier pour débattre entre scientifiques, aménageurs et grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence internationale des géographes et géographies anarchistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rabastens, France</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04748225v1</w:t>
+                <w:t xml:space="preserve">hal-02065949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation à la communication : évaluer l'impact écologique d'un projet autoroutier pour débattre entre scientifiques, aménageurs et grand public</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
+                <w:t xml:space="preserve">Mobilisations et territoires : concordances et discontinuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">2ème Conférence internationale des géographes et géographies anarchistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rabastens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065949v1</w:t>
+                <w:t xml:space="preserve">halshs-04748225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches critiques et engagement : construction collective d'une grille d'analyse à partir d'un corpus de textes – Atelier organisé pour le Réseau des Géographes Libertaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+                <w:t xml:space="preserve">A graph-based approach for assessing landscape ecological impacts of a highway project: from modelling to public reception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Landscape Diversity and biodiversity: 18th International Symposium on Problems of Landscape Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04748233v1</w:t>
+                <w:t xml:space="preserve">hal-02066004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph-based approach for assessing landscape ecological impacts of a highway project: from modelling to public reception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
+                <w:t xml:space="preserve">Approches critiques et engagement : construction collective d'une grille d'analyse à partir d'un corpus de textes – Atelier organisé pour le Réseau des Géographes Libertaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Diversity and biodiversity: 18th International Symposium on Problems of Landscape Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066004v1</w:t>
+                <w:t xml:space="preserve">halshs-04748233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3400,51 +3400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géographies féministes : des géographies engagées, au-delà du genre et des sexualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4176,51 +4176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91697713"/>
+    <w:nsid w:val="76C43242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judicaelle-dietrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7085-2466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183708032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925644" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qmz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicaelle Dietrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2022.2100881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8094" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11605" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Grim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galindo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounier Pierre-Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tetart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadang Rukmana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04711705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05382047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qnb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duplan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128r2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judicaelle-dietrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7085-2466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183708032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925644" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qmz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicaelle Dietrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2022.2100881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8094" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11605" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Grim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouill&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounier Pierre-Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tetart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadang Rukmana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04711705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05382047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qnb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duplan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128r2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>